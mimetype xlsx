--- v1 (2026-03-09)
+++ v2 (2026-04-26)
@@ -12,260 +12,329 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.03.09</t>
-[...92 lines deleted...]
-    <t>11,388.10</t>
+    <t>2026.04.24</t>
+  </si>
+  <si>
+    <t>11,963.12</t>
+  </si>
+  <si>
+    <t>12,010.00</t>
+  </si>
+  <si>
+    <t>2026.04.23</t>
+  </si>
+  <si>
+    <t>12,022.50</t>
+  </si>
+  <si>
+    <t>11,960.00</t>
+  </si>
+  <si>
+    <t>11,483.81</t>
+  </si>
+  <si>
+    <t>2026.04.22</t>
+  </si>
+  <si>
+    <t>11,876.22</t>
+  </si>
+  <si>
+    <t>11,990.00</t>
+  </si>
+  <si>
+    <t>11,337.53</t>
+  </si>
+  <si>
+    <t>2026.04.21</t>
+  </si>
+  <si>
+    <t>11,955.68</t>
+  </si>
+  <si>
+    <t>11,985.00</t>
+  </si>
+  <si>
+    <t>11,416.99</t>
+  </si>
+  <si>
+    <t>2026.04.20</t>
+  </si>
+  <si>
+    <t>12,057.72</t>
+  </si>
+  <si>
+    <t>11,519.03</t>
+  </si>
+  <si>
+    <t>2026.04.17</t>
+  </si>
+  <si>
+    <t>11,950.75</t>
+  </si>
+  <si>
+    <t>11,920.00</t>
+  </si>
+  <si>
+    <t>11,412.13</t>
+  </si>
+  <si>
+    <t>2026.04.16</t>
+  </si>
+  <si>
+    <t>11,871.21</t>
+  </si>
+  <si>
+    <t>11,890.00</t>
+  </si>
+  <si>
+    <t>11,332.52</t>
+  </si>
+  <si>
+    <t>2026.04.15</t>
+  </si>
+  <si>
+    <t>11,819.31</t>
+  </si>
+  <si>
+    <t>11,820.00</t>
+  </si>
+  <si>
+    <t>11,280.62</t>
+  </si>
+  <si>
+    <t>2026.04.14</t>
+  </si>
+  <si>
+    <t>11,743.44</t>
+  </si>
+  <si>
+    <t>11,760.00</t>
+  </si>
+  <si>
+    <t>11,204.75</t>
+  </si>
+  <si>
+    <t>2026.04.13</t>
+  </si>
+  <si>
+    <t>11,703.44</t>
+  </si>
+  <si>
+    <t>11,620.00</t>
+  </si>
+  <si>
+    <t>11,164.75</t>
+  </si>
+  <si>
+    <t>2026.04.10</t>
+  </si>
+  <si>
+    <t>11,648.68</t>
+  </si>
+  <si>
+    <t>11,110.06</t>
+  </si>
+  <si>
+    <t>2026.04.09</t>
+  </si>
+  <si>
+    <t>11,618.92</t>
+  </si>
+  <si>
+    <t>11,585.00</t>
+  </si>
+  <si>
+    <t>11,080.23</t>
+  </si>
+  <si>
+    <t>2026.04.08</t>
+  </si>
+  <si>
+    <t>11,176.96</t>
+  </si>
+  <si>
+    <t>11,520.00</t>
+  </si>
+  <si>
+    <t>10,638.27</t>
+  </si>
+  <si>
+    <t>2026.04.07</t>
+  </si>
+  <si>
+    <t>11,420.30</t>
   </si>
   <si>
     <t>11,400.00</t>
   </si>
   <si>
-    <t>10,749.22</t>
-[...89 lines deleted...]
-    <t>10,596.32</t>
+    <t>10,881.61</t>
+  </si>
+  <si>
+    <t>2026.04.06</t>
+  </si>
+  <si>
+    <t>11,378.32</t>
+  </si>
+  <si>
+    <t>11,370.00</t>
+  </si>
+  <si>
+    <t>10,839.63</t>
+  </si>
+  <si>
+    <t>2026.04.03</t>
+  </si>
+  <si>
+    <t>11,370.27</t>
+  </si>
+  <si>
+    <t>10,831.64</t>
+  </si>
+  <si>
+    <t>2026.04.02</t>
+  </si>
+  <si>
+    <t>11,499.22</t>
+  </si>
+  <si>
+    <t>11,430.00</t>
+  </si>
+  <si>
+    <t>10,960.53</t>
+  </si>
+  <si>
+    <t>2026.04.01</t>
+  </si>
+  <si>
+    <t>11,252.84</t>
+  </si>
+  <si>
+    <t>11,290.00</t>
+  </si>
+  <si>
+    <t>10,714.15</t>
+  </si>
+  <si>
+    <t>2026.03.31</t>
+  </si>
+  <si>
+    <t>11,124.72</t>
+  </si>
+  <si>
+    <t>11,170.00</t>
+  </si>
+  <si>
+    <t>10,586.03</t>
+  </si>
+  <si>
+    <t>2026.03.30</t>
+  </si>
+  <si>
+    <t>11,058.27</t>
+  </si>
+  <si>
+    <t>11,045.00</t>
+  </si>
+  <si>
+    <t>10,519.58</t>
+  </si>
+  <si>
+    <t>2026.03.27</t>
+  </si>
+  <si>
+    <t>11,153.48</t>
+  </si>
+  <si>
+    <t>11,180.00</t>
+  </si>
+  <si>
+    <t>10,614.84</t>
+  </si>
+  <si>
+    <t>2026.03.26</t>
+  </si>
+  <si>
+    <t>11,350.24</t>
+  </si>
+  <si>
+    <t>10,811.55</t>
+  </si>
+  <si>
+    <t>2026.03.25</t>
+  </si>
+  <si>
+    <t>11,246.13</t>
+  </si>
+  <si>
+    <t>11,240.00</t>
+  </si>
+  <si>
+    <t>10,707.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -605,54 +674,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F19"/>
+      <selection activeCell="A1" sqref="A1:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -661,380 +730,500 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-2.7</v>
+        <v>-0.49</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-4.23</v>
+        <v>0.42</v>
       </c>
       <c r="F3" s="2">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2">
-        <v>-0.58</v>
+        <v>1.23</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2">
-        <v>-0.27</v>
+        <v>-0.25</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>3.33</v>
+        <v>-0.66</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>4.84</v>
+        <v>0.04</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>-4.73</v>
+        <v>-0.85</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>-6.04</v>
+        <v>0.0</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>-0.74</v>
+        <v>0.9</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0.55</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2">
+        <v>0.67</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="2">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2">
+        <v>0.25</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2">
+        <v>0.44</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>0.74</v>
+        <v>0.59</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="2">
-        <v>0.19</v>
+        <v>0.65</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="2">
-        <v>1.11</v>
+        <v>0.34</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2">
-        <v>1.29</v>
+        <v>1.2</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="2">
-        <v>-0.13</v>
+        <v>0.47</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C13" s="2">
-        <v>0.51</v>
+        <v>0.26</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E13" s="2">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="2">
-        <v>2.05</v>
+        <v>3.95</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2">
-        <v>2.05</v>
+        <v>0.56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C15" s="2">
-        <v>-1.02</v>
+        <v>-2.13</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E15" s="2">
-        <v>-1.12</v>
+        <v>1.05</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" s="2">
-        <v>0.54</v>
+        <v>0.37</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="2">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C17" s="2">
-        <v>-0.91</v>
+        <v>0.07</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E17" s="2">
-        <v>-1.03</v>
+        <v>-0.26</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" s="2">
-        <v>0.49</v>
+        <v>-1.12</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E18" s="2">
-        <v>0.68</v>
+        <v>-0.26</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="2">
-        <v>3.18</v>
+        <v>2.19</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E19" s="2">
-        <v>3.16</v>
+        <v>1.24</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="30">
+      <c r="A20" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="2">
+        <v>1.15</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="30">
+      <c r="A21" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1.13</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" customHeight="1" ht="30">
+      <c r="A22" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="2">
+        <v>-0.85</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="2">
+        <v>-1.21</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" customHeight="1" ht="30">
+      <c r="A23" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" s="2">
+        <v>-1.73</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="2">
+        <v>-1.67</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="30">
+      <c r="A24" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="2">
+        <v>0.93</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" s="2">
+        <v>1.16</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="2">
+        <v>0.07</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0.18</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>