--- v2 (2026-04-26)
+++ v3 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
     <t>2026.04.24</t>
   </si>
   <si>
     <t>11,963.12</t>
   </si>
   <si>
@@ -279,62 +279,50 @@
     <t>11,045.00</t>
   </si>
   <si>
     <t>10,519.58</t>
   </si>
   <si>
     <t>2026.03.27</t>
   </si>
   <si>
     <t>11,153.48</t>
   </si>
   <si>
     <t>11,180.00</t>
   </si>
   <si>
     <t>10,614.84</t>
   </si>
   <si>
     <t>2026.03.26</t>
   </si>
   <si>
     <t>11,350.24</t>
   </si>
   <si>
     <t>10,811.55</t>
-  </si>
-[...10 lines deleted...]
-    <t>10,707.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -674,54 +662,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F25"/>
+      <selection activeCell="A1" sqref="A1:F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -1160,70 +1148,50 @@
       <c r="E23" s="2">
         <v>-1.67</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="30">
       <c r="A24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="2">
         <v>0.93</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="2">
         <v>1.16</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>88</v>
-      </c>
-[...18 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>