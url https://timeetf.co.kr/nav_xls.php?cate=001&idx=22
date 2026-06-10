--- v3 (2026-04-26)
+++ v4 (2026-06-10)
@@ -32,297 +32,297 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.04.24</t>
-[...245 lines deleted...]
-    <t>10,811.55</t>
+    <t>2026.06.10</t>
+  </si>
+  <si>
+    <t>12,742.64</t>
+  </si>
+  <si>
+    <t>12,685.00</t>
+  </si>
+  <si>
+    <t>12,189.67</t>
+  </si>
+  <si>
+    <t>2026.06.09</t>
+  </si>
+  <si>
+    <t>12,650.86</t>
+  </si>
+  <si>
+    <t>12,740.00</t>
+  </si>
+  <si>
+    <t>12,112.17</t>
+  </si>
+  <si>
+    <t>2026.06.08</t>
+  </si>
+  <si>
+    <t>12,788.95</t>
+  </si>
+  <si>
+    <t>12,820.00</t>
+  </si>
+  <si>
+    <t>12,250.26</t>
+  </si>
+  <si>
+    <t>2026.06.05</t>
+  </si>
+  <si>
+    <t>13,210.59</t>
+  </si>
+  <si>
+    <t>13,095.00</t>
+  </si>
+  <si>
+    <t>12,672.01</t>
+  </si>
+  <si>
+    <t>2026.06.04</t>
+  </si>
+  <si>
+    <t>13,072.85</t>
+  </si>
+  <si>
+    <t>12,985.00</t>
+  </si>
+  <si>
+    <t>12,534.16</t>
+  </si>
+  <si>
+    <t>2026.06.02</t>
+  </si>
+  <si>
+    <t>13,002.88</t>
+  </si>
+  <si>
+    <t>12,945.00</t>
+  </si>
+  <si>
+    <t>12,464.24</t>
+  </si>
+  <si>
+    <t>2026.06.01</t>
+  </si>
+  <si>
+    <t>12,863.49</t>
+  </si>
+  <si>
+    <t>12,920.00</t>
+  </si>
+  <si>
+    <t>12,324.80</t>
+  </si>
+  <si>
+    <t>2026.05.29</t>
+  </si>
+  <si>
+    <t>12,875.34</t>
+  </si>
+  <si>
+    <t>12,890.00</t>
+  </si>
+  <si>
+    <t>12,336.76</t>
+  </si>
+  <si>
+    <t>2026.05.28</t>
+  </si>
+  <si>
+    <t>12,774.52</t>
+  </si>
+  <si>
+    <t>12,720.00</t>
+  </si>
+  <si>
+    <t>12,235.83</t>
+  </si>
+  <si>
+    <t>2026.05.27</t>
+  </si>
+  <si>
+    <t>12,775.23</t>
+  </si>
+  <si>
+    <t>12,775.00</t>
+  </si>
+  <si>
+    <t>12,236.54</t>
+  </si>
+  <si>
+    <t>2026.05.26</t>
+  </si>
+  <si>
+    <t>12,658.95</t>
+  </si>
+  <si>
+    <t>12,755.00</t>
+  </si>
+  <si>
+    <t>12,120.26</t>
+  </si>
+  <si>
+    <t>2026.05.22</t>
+  </si>
+  <si>
+    <t>12,748.00</t>
+  </si>
+  <si>
+    <t>12,790.00</t>
+  </si>
+  <si>
+    <t>12,209.48</t>
+  </si>
+  <si>
+    <t>2026.05.21</t>
+  </si>
+  <si>
+    <t>12,607.67</t>
+  </si>
+  <si>
+    <t>12,570.00</t>
+  </si>
+  <si>
+    <t>12,068.98</t>
+  </si>
+  <si>
+    <t>2026.05.20</t>
+  </si>
+  <si>
+    <t>12,453.96</t>
+  </si>
+  <si>
+    <t>12,475.00</t>
+  </si>
+  <si>
+    <t>11,915.27</t>
+  </si>
+  <si>
+    <t>2026.05.19</t>
+  </si>
+  <si>
+    <t>12,551.81</t>
+  </si>
+  <si>
+    <t>12,500.00</t>
+  </si>
+  <si>
+    <t>12,013.12</t>
+  </si>
+  <si>
+    <t>2026.05.18</t>
+  </si>
+  <si>
+    <t>12,471.92</t>
+  </si>
+  <si>
+    <t>12,315.00</t>
+  </si>
+  <si>
+    <t>11,933.23</t>
+  </si>
+  <si>
+    <t>2026.05.15</t>
+  </si>
+  <si>
+    <t>12,675.29</t>
+  </si>
+  <si>
+    <t>12,136.69</t>
+  </si>
+  <si>
+    <t>2026.05.14</t>
+  </si>
+  <si>
+    <t>12,539.40</t>
+  </si>
+  <si>
+    <t>12,590.00</t>
+  </si>
+  <si>
+    <t>12,000.71</t>
+  </si>
+  <si>
+    <t>2026.05.13</t>
+  </si>
+  <si>
+    <t>12,450.13</t>
+  </si>
+  <si>
+    <t>12,510.00</t>
+  </si>
+  <si>
+    <t>11,911.44</t>
+  </si>
+  <si>
+    <t>2026.05.12</t>
+  </si>
+  <si>
+    <t>12,506.49</t>
+  </si>
+  <si>
+    <t>12,405.00</t>
+  </si>
+  <si>
+    <t>11,967.80</t>
+  </si>
+  <si>
+    <t>2026.05.11</t>
+  </si>
+  <si>
+    <t>12,343.03</t>
+  </si>
+  <si>
+    <t>12,320.00</t>
+  </si>
+  <si>
+    <t>11,804.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -662,54 +662,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F24"/>
+      <selection activeCell="A1" sqref="A1:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -718,479 +718,459 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-0.49</v>
+        <v>0.73</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>-0.43</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" s="2">
-        <v>1.23</v>
+        <v>-1.08</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2">
-        <v>-0.25</v>
+        <v>-0.62</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="2">
-        <v>-0.66</v>
+        <v>-3.19</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>0.04</v>
+        <v>-2.1</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2">
-        <v>-0.85</v>
+        <v>1.05</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>0.0</v>
+        <v>0.85</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" s="2">
-        <v>0.9</v>
+        <v>0.54</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="2">
-        <v>0.67</v>
+        <v>1.08</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C9" s="2">
-        <v>0.44</v>
+        <v>-0.09</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C10" s="2">
-        <v>0.65</v>
+        <v>0.79</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2">
-        <v>0.51</v>
+        <v>1.34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C11" s="2">
-        <v>0.34</v>
+        <v>-0.01</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2">
-        <v>1.2</v>
+        <v>-0.43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C12" s="2">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C13" s="2">
-        <v>0.26</v>
+        <v>-0.7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2">
-        <v>0.3</v>
+        <v>-0.27</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C14" s="2">
-        <v>3.95</v>
+        <v>1.11</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2">
-        <v>0.56</v>
+        <v>1.75</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C15" s="2">
-        <v>-2.13</v>
+        <v>1.23</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2">
-        <v>1.05</v>
+        <v>0.76</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C16" s="2">
-        <v>0.37</v>
+        <v>-0.78</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2">
-        <v>0.26</v>
+        <v>-0.2</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C17" s="2">
-        <v>0.07</v>
+        <v>0.64</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2">
-        <v>-0.26</v>
+        <v>1.5</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C18" s="2">
-        <v>-1.12</v>
+        <v>-1.6</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2">
-        <v>-0.26</v>
+        <v>-1.48</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C19" s="2">
-        <v>2.19</v>
+        <v>1.08</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E19" s="2">
-        <v>1.24</v>
+        <v>-0.71</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C20" s="2">
-        <v>1.15</v>
+        <v>0.72</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2">
-        <v>1.07</v>
+        <v>0.64</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" s="2">
-        <v>0.6</v>
+        <v>-0.45</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2">
-        <v>1.13</v>
+        <v>0.85</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C22" s="2">
-        <v>-0.85</v>
+        <v>1.32</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2">
-        <v>-1.21</v>
+        <v>0.69</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C23" s="2">
-        <v>-1.73</v>
+        <v>0.94</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2">
-        <v>-1.67</v>
+        <v>0.49</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
-[...18 lines deleted...]
-      <c r="F24" s="2" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>