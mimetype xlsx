--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -12,317 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.06.10</t>
-[...2 lines deleted...]
-    <t>12,742.64</t>
+    <t>2026.07.24</t>
+  </si>
+  <si>
+    <t>12,267.80</t>
+  </si>
+  <si>
+    <t>12,255.00</t>
+  </si>
+  <si>
+    <t>2026.07.23</t>
+  </si>
+  <si>
+    <t>12,429.18</t>
+  </si>
+  <si>
+    <t>12,425.00</t>
+  </si>
+  <si>
+    <t>11,890.49</t>
+  </si>
+  <si>
+    <t>2026.07.22</t>
+  </si>
+  <si>
+    <t>12,550.17</t>
+  </si>
+  <si>
+    <t>12,550.00</t>
+  </si>
+  <si>
+    <t>12,011.48</t>
+  </si>
+  <si>
+    <t>2026.07.21</t>
+  </si>
+  <si>
+    <t>12,348.76</t>
+  </si>
+  <si>
+    <t>12,365.00</t>
+  </si>
+  <si>
+    <t>11,810.07</t>
+  </si>
+  <si>
+    <t>2026.07.20</t>
+  </si>
+  <si>
+    <t>12,432.90</t>
+  </si>
+  <si>
+    <t>12,430.00</t>
+  </si>
+  <si>
+    <t>11,894.21</t>
+  </si>
+  <si>
+    <t>2026.07.16</t>
+  </si>
+  <si>
+    <t>12,641.19</t>
+  </si>
+  <si>
+    <t>12,680.00</t>
+  </si>
+  <si>
+    <t>12,102.67</t>
+  </si>
+  <si>
+    <t>2026.07.15</t>
+  </si>
+  <si>
+    <t>12,633.98</t>
+  </si>
+  <si>
+    <t>12,695.00</t>
+  </si>
+  <si>
+    <t>12,095.29</t>
+  </si>
+  <si>
+    <t>2026.07.14</t>
+  </si>
+  <si>
+    <t>12,634.01</t>
+  </si>
+  <si>
+    <t>12,095.32</t>
+  </si>
+  <si>
+    <t>2026.07.13</t>
+  </si>
+  <si>
+    <t>12,857.57</t>
+  </si>
+  <si>
+    <t>12,705.00</t>
+  </si>
+  <si>
+    <t>12,318.88</t>
+  </si>
+  <si>
+    <t>2026.07.10</t>
+  </si>
+  <si>
+    <t>12,787.10</t>
+  </si>
+  <si>
+    <t>12,755.00</t>
+  </si>
+  <si>
+    <t>12,248.49</t>
+  </si>
+  <si>
+    <t>2026.07.09</t>
+  </si>
+  <si>
+    <t>12,731.63</t>
+  </si>
+  <si>
+    <t>12,800.00</t>
+  </si>
+  <si>
+    <t>12,192.95</t>
+  </si>
+  <si>
+    <t>2026.07.08</t>
+  </si>
+  <si>
+    <t>12,709.84</t>
   </si>
   <si>
     <t>12,685.00</t>
   </si>
   <si>
-    <t>12,189.67</t>
-[...236 lines deleted...]
-    <t>11,804.34</t>
+    <t>12,171.15</t>
+  </si>
+  <si>
+    <t>2026.07.07</t>
+  </si>
+  <si>
+    <t>13,083.05</t>
+  </si>
+  <si>
+    <t>13,020.00</t>
+  </si>
+  <si>
+    <t>12,544.36</t>
+  </si>
+  <si>
+    <t>2026.07.06</t>
+  </si>
+  <si>
+    <t>12,967.08</t>
+  </si>
+  <si>
+    <t>12,990.00</t>
+  </si>
+  <si>
+    <t>12,428.40</t>
+  </si>
+  <si>
+    <t>2026.07.03</t>
+  </si>
+  <si>
+    <t>12,926.71</t>
+  </si>
+  <si>
+    <t>13,050.00</t>
+  </si>
+  <si>
+    <t>12,388.14</t>
+  </si>
+  <si>
+    <t>2026.07.02</t>
+  </si>
+  <si>
+    <t>13,178.44</t>
+  </si>
+  <si>
+    <t>13,155.00</t>
+  </si>
+  <si>
+    <t>12,639.75</t>
+  </si>
+  <si>
+    <t>2026.07.01</t>
+  </si>
+  <si>
+    <t>13,239.90</t>
+  </si>
+  <si>
+    <t>13,180.00</t>
+  </si>
+  <si>
+    <t>12,701.21</t>
+  </si>
+  <si>
+    <t>2026.06.30</t>
+  </si>
+  <si>
+    <t>13,099.18</t>
+  </si>
+  <si>
+    <t>13,110.00</t>
+  </si>
+  <si>
+    <t>12,560.49</t>
+  </si>
+  <si>
+    <t>2026.06.29</t>
+  </si>
+  <si>
+    <t>12,906.43</t>
+  </si>
+  <si>
+    <t>12,980.00</t>
+  </si>
+  <si>
+    <t>12,367.74</t>
+  </si>
+  <si>
+    <t>2026.06.26</t>
+  </si>
+  <si>
+    <t>12,862.73</t>
+  </si>
+  <si>
+    <t>12,760.00</t>
+  </si>
+  <si>
+    <t>12,324.13</t>
+  </si>
+  <si>
+    <t>2026.06.25</t>
+  </si>
+  <si>
+    <t>12,913.25</t>
+  </si>
+  <si>
+    <t>13,060.00</t>
+  </si>
+  <si>
+    <t>12,374.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -718,460 +715,460 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>0.73</v>
+        <v>-1.3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-0.43</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>-1.37</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2">
+        <v>-0.96</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="2">
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2">
+        <v>-1.0</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C5" s="2">
+        <v>1.63</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="2">
-[...2 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="C6" s="2">
+        <v>-0.68</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="2">
-[...2 lines deleted...]
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="2">
+        <v>-0.52</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="2">
+        <v>-1.65</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="2">
-[...2 lines deleted...]
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2">
+        <v>-1.97</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2">
+        <v>0.06</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="2">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2">
+        <v>-0.12</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="2">
-[...2 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2">
+        <v>0.12</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2">
+        <v>-1.74</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="2">
+        <v>-0.2</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="2">
+        <v>0.55</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="E11" s="2">
+        <v>-0.39</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="2">
+        <v>0.44</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="E12" s="2">
+        <v>-0.35</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="2">
+        <v>0.17</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="E13" s="2">
+        <v>0.91</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="2">
+        <v>-2.85</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="E14" s="2">
+        <v>-2.57</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="2">
+        <v>0.89</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="E15" s="2">
+        <v>0.23</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="2">
+        <v>0.31</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="E16" s="2">
+        <v>-0.46</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="2">
+        <v>-1.91</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="E17" s="2">
+        <v>-0.8</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="2">
+        <v>-0.46</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="E18" s="2">
+        <v>-0.19</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="2">
+        <v>1.07</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="E19" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="C20" s="2">
+        <v>1.49</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C20" s="2">
-[...2 lines deleted...]
-      <c r="D20" s="2" t="s">
+      <c r="E20" s="2">
+        <v>1.0</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="C21" s="2">
+        <v>0.34</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="2">
-[...2 lines deleted...]
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2">
+        <v>1.72</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="C22" s="2">
+        <v>-0.39</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C22" s="2">
-[...2 lines deleted...]
-      <c r="D22" s="2" t="s">
+      <c r="E22" s="2">
+        <v>-2.3</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2">
+        <v>-0.05</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="2">
-[...2 lines deleted...]
-      <c r="D23" s="2" t="s">
+      <c r="E23" s="2">
+        <v>0.58</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>