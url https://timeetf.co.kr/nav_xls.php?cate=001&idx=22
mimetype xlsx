--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -12,314 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.07.24</t>
-[...47 lines deleted...]
-    <t>12,432.90</t>
+    <t>2026.09.10</t>
+  </si>
+  <si>
+    <t>11,624.25</t>
+  </si>
+  <si>
+    <t>11,600.00</t>
+  </si>
+  <si>
+    <t>2026.09.09</t>
+  </si>
+  <si>
+    <t>11,649.65</t>
+  </si>
+  <si>
+    <t>11,675.00</t>
+  </si>
+  <si>
+    <t>11,110.96</t>
+  </si>
+  <si>
+    <t>2026.09.08</t>
+  </si>
+  <si>
+    <t>11,788.23</t>
+  </si>
+  <si>
+    <t>11,750.00</t>
+  </si>
+  <si>
+    <t>11,249.54</t>
+  </si>
+  <si>
+    <t>2026.09.07</t>
+  </si>
+  <si>
+    <t>11,743.26</t>
+  </si>
+  <si>
+    <t>11,780.00</t>
+  </si>
+  <si>
+    <t>11,204.57</t>
+  </si>
+  <si>
+    <t>2026.09.04</t>
+  </si>
+  <si>
+    <t>11,837.23</t>
+  </si>
+  <si>
+    <t>11,865.00</t>
+  </si>
+  <si>
+    <t>11,298.67</t>
+  </si>
+  <si>
+    <t>2026.09.03</t>
+  </si>
+  <si>
+    <t>11,788.73</t>
+  </si>
+  <si>
+    <t>11,770.00</t>
+  </si>
+  <si>
+    <t>11,250.05</t>
+  </si>
+  <si>
+    <t>2026.09.02</t>
+  </si>
+  <si>
+    <t>11,813.82</t>
+  </si>
+  <si>
+    <t>11,775.00</t>
+  </si>
+  <si>
+    <t>11,275.13</t>
+  </si>
+  <si>
+    <t>2026.09.01</t>
+  </si>
+  <si>
+    <t>11,919.20</t>
+  </si>
+  <si>
+    <t>11,905.00</t>
+  </si>
+  <si>
+    <t>11,380.51</t>
+  </si>
+  <si>
+    <t>2026.08.31</t>
+  </si>
+  <si>
+    <t>11,938.12</t>
+  </si>
+  <si>
+    <t>11,940.00</t>
+  </si>
+  <si>
+    <t>11,399.43</t>
+  </si>
+  <si>
+    <t>2026.08.28</t>
+  </si>
+  <si>
+    <t>12,010.52</t>
+  </si>
+  <si>
+    <t>11,975.00</t>
+  </si>
+  <si>
+    <t>11,471.94</t>
+  </si>
+  <si>
+    <t>2026.08.27</t>
+  </si>
+  <si>
+    <t>12,034.23</t>
+  </si>
+  <si>
+    <t>12,050.00</t>
+  </si>
+  <si>
+    <t>11,495.54</t>
+  </si>
+  <si>
+    <t>2026.08.26</t>
+  </si>
+  <si>
+    <t>12,085.66</t>
+  </si>
+  <si>
+    <t>12,060.00</t>
+  </si>
+  <si>
+    <t>11,546.97</t>
+  </si>
+  <si>
+    <t>2026.08.25</t>
+  </si>
+  <si>
+    <t>12,034.90</t>
+  </si>
+  <si>
+    <t>11,496.21</t>
+  </si>
+  <si>
+    <t>2026.08.24</t>
+  </si>
+  <si>
+    <t>12,047.66</t>
+  </si>
+  <si>
+    <t>11,980.00</t>
+  </si>
+  <si>
+    <t>11,508.97</t>
+  </si>
+  <si>
+    <t>2026.08.21</t>
+  </si>
+  <si>
+    <t>12,019.02</t>
+  </si>
+  <si>
+    <t>12,020.00</t>
+  </si>
+  <si>
+    <t>11,480.46</t>
+  </si>
+  <si>
+    <t>2026.08.20</t>
+  </si>
+  <si>
+    <t>12,131.45</t>
+  </si>
+  <si>
+    <t>12,175.00</t>
+  </si>
+  <si>
+    <t>11,592.76</t>
+  </si>
+  <si>
+    <t>2026.08.19</t>
+  </si>
+  <si>
+    <t>12,138.77</t>
+  </si>
+  <si>
+    <t>12,100.00</t>
+  </si>
+  <si>
+    <t>11,600.08</t>
+  </si>
+  <si>
+    <t>2026.08.18</t>
+  </si>
+  <si>
+    <t>12,387.85</t>
+  </si>
+  <si>
+    <t>12,300.00</t>
+  </si>
+  <si>
+    <t>11,849.16</t>
+  </si>
+  <si>
+    <t>2026.08.14</t>
+  </si>
+  <si>
+    <t>12,491.12</t>
   </si>
   <si>
     <t>12,430.00</t>
   </si>
   <si>
-    <t>11,894.21</t>
-[...188 lines deleted...]
-    <t>12,374.56</t>
+    <t>11,952.63</t>
+  </si>
+  <si>
+    <t>2026.08.13</t>
+  </si>
+  <si>
+    <t>12,437.78</t>
+  </si>
+  <si>
+    <t>12,420.00</t>
+  </si>
+  <si>
+    <t>11,899.09</t>
+  </si>
+  <si>
+    <t>2026.08.12</t>
+  </si>
+  <si>
+    <t>12,351.94</t>
+  </si>
+  <si>
+    <t>12,370.00</t>
+  </si>
+  <si>
+    <t>11,813.25</t>
+  </si>
+  <si>
+    <t>2026.08.11</t>
+  </si>
+  <si>
+    <t>12,370.64</t>
+  </si>
+  <si>
+    <t>11,831.95</t>
+  </si>
+  <si>
+    <t>2026.08.10</t>
+  </si>
+  <si>
+    <t>12,414.85</t>
+  </si>
+  <si>
+    <t>12,400.00</t>
+  </si>
+  <si>
+    <t>11,876.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -659,54 +680,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F23"/>
+      <selection activeCell="A1" sqref="A1:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -715,460 +736,500 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-1.3</v>
+        <v>-0.22</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-1.37</v>
+        <v>-0.64</v>
       </c>
       <c r="F3" s="2">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2">
-        <v>-0.96</v>
+        <v>-1.18</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2">
-        <v>-1.0</v>
+        <v>-0.64</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>1.63</v>
+        <v>0.38</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>1.5</v>
+        <v>-0.25</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>-0.68</v>
+        <v>-0.79</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>-0.52</v>
+        <v>-0.72</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>-1.65</v>
+        <v>0.41</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>-1.97</v>
+        <v>0.81</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="2">
-        <v>0.06</v>
+        <v>-0.21</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>-0.12</v>
+        <v>-0.04</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2">
-        <v>0.0</v>
+        <v>-0.88</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>0.12</v>
+        <v>-1.09</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="2">
-        <v>-1.74</v>
+        <v>-0.16</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E10" s="2">
-        <v>-0.2</v>
+        <v>-0.29</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" s="2">
-        <v>0.55</v>
+        <v>-0.6</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="2">
-        <v>-0.39</v>
+        <v>-0.29</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C12" s="2">
-        <v>0.44</v>
+        <v>-0.2</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="2">
-        <v>-0.35</v>
+        <v>-0.62</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" s="2">
-        <v>0.17</v>
+        <v>-0.43</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2">
-        <v>0.91</v>
+        <v>-0.08</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" s="2">
-        <v>-2.85</v>
+        <v>0.42</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2">
-        <v>-2.57</v>
+        <v>0.0</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" s="2">
-        <v>0.89</v>
+        <v>-0.11</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E15" s="2">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="2">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2">
-        <v>-0.46</v>
+        <v>-0.33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="2">
-        <v>-1.91</v>
+        <v>-0.93</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2">
-        <v>-0.8</v>
+        <v>-1.27</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="2">
-        <v>-0.46</v>
+        <v>-0.06</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2">
-        <v>-0.19</v>
+        <v>0.62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="2">
-        <v>1.07</v>
+        <v>-2.01</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2">
-        <v>0.53</v>
+        <v>-1.63</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="2">
-        <v>1.49</v>
+        <v>-0.83</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2">
-        <v>1.0</v>
+        <v>-1.05</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="2">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2">
-        <v>1.72</v>
+        <v>0.08</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="2">
-        <v>-0.39</v>
+        <v>0.69</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2">
-        <v>-2.3</v>
+        <v>0.4</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="2">
-        <v>-0.05</v>
+        <v>-0.15</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2">
-        <v>0.58</v>
+        <v>0.0</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="30">
+      <c r="A24" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="2">
+        <v>-0.36</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" s="2">
+        <v>-0.24</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0.69</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>