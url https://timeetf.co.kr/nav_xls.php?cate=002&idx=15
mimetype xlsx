--- v1 (2026-03-09)
+++ v2 (2026-04-26)
@@ -12,266 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.03.09</t>
-[...194 lines deleted...]
-    <t>9,752.61</t>
+    <t>2026.04.24</t>
+  </si>
+  <si>
+    <t>26,900.75</t>
+  </si>
+  <si>
+    <t>26,930.00</t>
+  </si>
+  <si>
+    <t>2026.04.23</t>
+  </si>
+  <si>
+    <t>26,706.73</t>
+  </si>
+  <si>
+    <t>26,600.00</t>
+  </si>
+  <si>
+    <t>9,842.62</t>
+  </si>
+  <si>
+    <t>2026.04.22</t>
+  </si>
+  <si>
+    <t>26,513.17</t>
+  </si>
+  <si>
+    <t>26,455.00</t>
+  </si>
+  <si>
+    <t>9,843.18</t>
+  </si>
+  <si>
+    <t>2026.04.21</t>
+  </si>
+  <si>
+    <t>26,234.57</t>
+  </si>
+  <si>
+    <t>26,290.00</t>
+  </si>
+  <si>
+    <t>9,843.72</t>
+  </si>
+  <si>
+    <t>2026.04.20</t>
+  </si>
+  <si>
+    <t>25,614.22</t>
+  </si>
+  <si>
+    <t>25,610.00</t>
+  </si>
+  <si>
+    <t>9,844.26</t>
+  </si>
+  <si>
+    <t>2026.04.17</t>
+  </si>
+  <si>
+    <t>25,420.72</t>
+  </si>
+  <si>
+    <t>25,405.00</t>
+  </si>
+  <si>
+    <t>9,845.82</t>
+  </si>
+  <si>
+    <t>2026.04.16</t>
+  </si>
+  <si>
+    <t>25,617.74</t>
+  </si>
+  <si>
+    <t>25,550.00</t>
+  </si>
+  <si>
+    <t>9,846.34</t>
+  </si>
+  <si>
+    <t>2026.04.15</t>
+  </si>
+  <si>
+    <t>25,290.59</t>
+  </si>
+  <si>
+    <t>25,250.00</t>
+  </si>
+  <si>
+    <t>9,846.86</t>
+  </si>
+  <si>
+    <t>2026.04.14</t>
+  </si>
+  <si>
+    <t>24,816.78</t>
+  </si>
+  <si>
+    <t>24,725.00</t>
+  </si>
+  <si>
+    <t>9,847.38</t>
+  </si>
+  <si>
+    <t>2026.04.13</t>
+  </si>
+  <si>
+    <t>23,909.08</t>
+  </si>
+  <si>
+    <t>23,800.00</t>
+  </si>
+  <si>
+    <t>9,847.88</t>
+  </si>
+  <si>
+    <t>2026.04.10</t>
+  </si>
+  <si>
+    <t>23,965.07</t>
+  </si>
+  <si>
+    <t>23,890.00</t>
+  </si>
+  <si>
+    <t>9,848.94</t>
+  </si>
+  <si>
+    <t>2026.04.09</t>
+  </si>
+  <si>
+    <t>23,543.38</t>
+  </si>
+  <si>
+    <t>23,510.00</t>
+  </si>
+  <si>
+    <t>9,849.41</t>
+  </si>
+  <si>
+    <t>2026.04.08</t>
+  </si>
+  <si>
+    <t>23,969.42</t>
+  </si>
+  <si>
+    <t>24,000.00</t>
+  </si>
+  <si>
+    <t>9,849.89</t>
+  </si>
+  <si>
+    <t>2026.04.07</t>
+  </si>
+  <si>
+    <t>22,251.49</t>
+  </si>
+  <si>
+    <t>22,100.00</t>
+  </si>
+  <si>
+    <t>9,850.39</t>
+  </si>
+  <si>
+    <t>2026.04.06</t>
+  </si>
+  <si>
+    <t>22,096.21</t>
+  </si>
+  <si>
+    <t>22,070.00</t>
+  </si>
+  <si>
+    <t>9,850.92</t>
+  </si>
+  <si>
+    <t>2026.04.03</t>
+  </si>
+  <si>
+    <t>21,898.53</t>
+  </si>
+  <si>
+    <t>21,885.00</t>
+  </si>
+  <si>
+    <t>9,852.25</t>
+  </si>
+  <si>
+    <t>2026.04.02</t>
+  </si>
+  <si>
+    <t>21,277.96</t>
+  </si>
+  <si>
+    <t>21,260.00</t>
+  </si>
+  <si>
+    <t>9,852.69</t>
+  </si>
+  <si>
+    <t>2026.04.01</t>
+  </si>
+  <si>
+    <t>22,335.45</t>
+  </si>
+  <si>
+    <t>22,320.00</t>
+  </si>
+  <si>
+    <t>9,852.02</t>
+  </si>
+  <si>
+    <t>2026.03.31</t>
+  </si>
+  <si>
+    <t>20,366.57</t>
+  </si>
+  <si>
+    <t>20,360.00</t>
+  </si>
+  <si>
+    <t>9,852.48</t>
+  </si>
+  <si>
+    <t>2026.03.30</t>
+  </si>
+  <si>
+    <t>21,456.91</t>
+  </si>
+  <si>
+    <t>21,375.00</t>
+  </si>
+  <si>
+    <t>9,842.54</t>
+  </si>
+  <si>
+    <t>2026.03.27</t>
+  </si>
+  <si>
+    <t>22,328.87</t>
+  </si>
+  <si>
+    <t>22,240.00</t>
+  </si>
+  <si>
+    <t>9,817.29</t>
+  </si>
+  <si>
+    <t>2026.03.26</t>
+  </si>
+  <si>
+    <t>22,419.06</t>
+  </si>
+  <si>
+    <t>22,340.00</t>
+  </si>
+  <si>
+    <t>9,817.75</t>
+  </si>
+  <si>
+    <t>2026.03.25</t>
+  </si>
+  <si>
+    <t>23,272.60</t>
+  </si>
+  <si>
+    <t>23,170.00</t>
+  </si>
+  <si>
+    <t>9,817.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -611,54 +686,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F19"/>
+      <selection activeCell="A1" sqref="A1:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -667,380 +742,500 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-6.96</v>
+        <v>0.73</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-6.7</v>
+        <v>1.24</v>
       </c>
       <c r="F3" s="2">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2">
-        <v>-0.1</v>
+        <v>0.73</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2">
-        <v>-0.26</v>
+        <v>0.55</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>10.9</v>
+        <v>1.06</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>11.22</v>
+        <v>0.63</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>-12.15</v>
+        <v>2.42</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>-12.03</v>
+        <v>2.66</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>-7.88</v>
+        <v>0.76</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>-8.28</v>
+        <v>0.81</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="2">
-        <v>-0.93</v>
+        <v>-0.77</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>-0.92</v>
+        <v>-0.57</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2">
-        <v>5.12</v>
+        <v>1.29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>4.84</v>
+        <v>1.19</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="2">
-        <v>2.45</v>
+        <v>1.91</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2">
-        <v>2.79</v>
+        <v>2.12</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="2">
-        <v>1.61</v>
+        <v>3.8</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2">
-        <v>1.42</v>
+        <v>3.89</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="2">
-        <v>-0.15</v>
+        <v>-0.23</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2">
-        <v>-0.25</v>
+        <v>-0.38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="2">
-        <v>1.98</v>
+        <v>1.79</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2">
-        <v>1.92</v>
+        <v>1.62</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="2">
-        <v>4.41</v>
+        <v>-1.78</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2">
-        <v>4.2</v>
+        <v>-2.04</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="2">
-        <v>0.63</v>
+        <v>7.72</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2">
-        <v>1.56</v>
+        <v>8.6</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="2">
-        <v>3.0</v>
+        <v>0.7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2">
-        <v>2.76</v>
+        <v>0.14</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="2">
-        <v>0.36</v>
+        <v>0.9</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2">
-        <v>0.02</v>
+        <v>0.85</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="2">
-        <v>-0.7</v>
+        <v>2.92</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2">
-        <v>-0.14</v>
+        <v>2.94</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" s="2">
-        <v>5.03</v>
+        <v>-4.73</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2">
-        <v>4.5</v>
+        <v>-4.75</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="30">
+      <c r="A20" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="2">
+        <v>9.67</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="2">
+        <v>9.63</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="30">
+      <c r="A21" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="2">
+        <v>-5.08</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="2">
+        <v>-4.75</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" customHeight="1" ht="30">
+      <c r="A22" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="2">
+        <v>-3.91</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" s="2">
+        <v>-3.89</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" customHeight="1" ht="30">
+      <c r="A23" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="2">
+        <v>-0.4</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" s="2">
+        <v>-0.45</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="30">
+      <c r="A24" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="2">
+        <v>-3.67</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="2">
+        <v>-3.58</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="2">
+        <v>2.66</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="2">
+        <v>2.59</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>