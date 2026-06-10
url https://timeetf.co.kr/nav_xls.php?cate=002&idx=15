--- v2 (2026-04-26)
+++ v3 (2026-06-10)
@@ -12,341 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.04.24</t>
-[...269 lines deleted...]
-    <t>9,817.53</t>
+    <t>2026.06.10</t>
+  </si>
+  <si>
+    <t>34,581.30</t>
+  </si>
+  <si>
+    <t>34,660.00</t>
+  </si>
+  <si>
+    <t>9,829.98</t>
+  </si>
+  <si>
+    <t>2026.06.09</t>
+  </si>
+  <si>
+    <t>36,344.00</t>
+  </si>
+  <si>
+    <t>36,425.00</t>
+  </si>
+  <si>
+    <t>9,830.73</t>
+  </si>
+  <si>
+    <t>2026.06.08</t>
+  </si>
+  <si>
+    <t>33,346.98</t>
+  </si>
+  <si>
+    <t>33,260.00</t>
+  </si>
+  <si>
+    <t>9,831.52</t>
+  </si>
+  <si>
+    <t>2026.06.05</t>
+  </si>
+  <si>
+    <t>36,440.20</t>
+  </si>
+  <si>
+    <t>36,550.00</t>
+  </si>
+  <si>
+    <t>9,833.81</t>
+  </si>
+  <si>
+    <t>2026.06.04</t>
+  </si>
+  <si>
+    <t>38,564.70</t>
+  </si>
+  <si>
+    <t>38,410.00</t>
+  </si>
+  <si>
+    <t>9,834.59</t>
+  </si>
+  <si>
+    <t>2026.06.02</t>
+  </si>
+  <si>
+    <t>39,335.49</t>
+  </si>
+  <si>
+    <t>39,360.00</t>
+  </si>
+  <si>
+    <t>9,836.22</t>
+  </si>
+  <si>
+    <t>2026.06.01</t>
+  </si>
+  <si>
+    <t>39,611.61</t>
+  </si>
+  <si>
+    <t>39,850.00</t>
+  </si>
+  <si>
+    <t>9,837.05</t>
+  </si>
+  <si>
+    <t>2026.05.29</t>
+  </si>
+  <si>
+    <t>38,638.20</t>
+  </si>
+  <si>
+    <t>38,715.00</t>
+  </si>
+  <si>
+    <t>9,839.54</t>
+  </si>
+  <si>
+    <t>2026.05.28</t>
+  </si>
+  <si>
+    <t>37,108.59</t>
+  </si>
+  <si>
+    <t>37,145.00</t>
+  </si>
+  <si>
+    <t>9,840.37</t>
+  </si>
+  <si>
+    <t>2026.05.27</t>
+  </si>
+  <si>
+    <t>37,159.24</t>
+  </si>
+  <si>
+    <t>36,935.00</t>
+  </si>
+  <si>
+    <t>2026.05.26</t>
+  </si>
+  <si>
+    <t>36,227.00</t>
+  </si>
+  <si>
+    <t>36,360.00</t>
+  </si>
+  <si>
+    <t>9,830.10</t>
+  </si>
+  <si>
+    <t>2026.05.22</t>
+  </si>
+  <si>
+    <t>34,883.76</t>
+  </si>
+  <si>
+    <t>34,775.00</t>
+  </si>
+  <si>
+    <t>9,833.09</t>
+  </si>
+  <si>
+    <t>2026.05.21</t>
+  </si>
+  <si>
+    <t>34,505.14</t>
+  </si>
+  <si>
+    <t>34,415.00</t>
+  </si>
+  <si>
+    <t>9,833.84</t>
+  </si>
+  <si>
+    <t>2026.05.20</t>
+  </si>
+  <si>
+    <t>31,540.75</t>
+  </si>
+  <si>
+    <t>31,600.00</t>
+  </si>
+  <si>
+    <t>9,834.56</t>
+  </si>
+  <si>
+    <t>2026.05.19</t>
+  </si>
+  <si>
+    <t>31,781.50</t>
+  </si>
+  <si>
+    <t>31,635.00</t>
+  </si>
+  <si>
+    <t>9,835.23</t>
+  </si>
+  <si>
+    <t>2026.05.18</t>
+  </si>
+  <si>
+    <t>33,008.67</t>
+  </si>
+  <si>
+    <t>33,070.00</t>
+  </si>
+  <si>
+    <t>9,835.89</t>
+  </si>
+  <si>
+    <t>2026.05.15</t>
+  </si>
+  <si>
+    <t>32,582.96</t>
+  </si>
+  <si>
+    <t>32,700.00</t>
+  </si>
+  <si>
+    <t>9,837.90</t>
+  </si>
+  <si>
+    <t>2026.05.14</t>
+  </si>
+  <si>
+    <t>34,859.82</t>
+  </si>
+  <si>
+    <t>34,830.00</t>
+  </si>
+  <si>
+    <t>9,838.56</t>
+  </si>
+  <si>
+    <t>2026.05.13</t>
+  </si>
+  <si>
+    <t>34,638.49</t>
+  </si>
+  <si>
+    <t>34,740.00</t>
+  </si>
+  <si>
+    <t>9,839.26</t>
+  </si>
+  <si>
+    <t>2026.05.12</t>
+  </si>
+  <si>
+    <t>33,176.81</t>
+  </si>
+  <si>
+    <t>33,285.00</t>
+  </si>
+  <si>
+    <t>9,839.97</t>
+  </si>
+  <si>
+    <t>2026.05.11</t>
+  </si>
+  <si>
+    <t>34,143.51</t>
+  </si>
+  <si>
+    <t>34,150.00</t>
+  </si>
+  <si>
+    <t>9,839.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -686,54 +662,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F25"/>
+      <selection activeCell="A1" sqref="A1:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -742,500 +718,460 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>0.73</v>
+        <v>-4.85</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>-4.85</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" s="2">
-        <v>0.73</v>
+        <v>8.99</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2">
-        <v>0.55</v>
+        <v>9.52</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="2">
-        <v>1.06</v>
+        <v>-8.49</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>0.63</v>
+        <v>-9.0</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2">
-        <v>2.42</v>
+        <v>-5.51</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>2.66</v>
+        <v>-4.84</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" s="2">
-        <v>0.76</v>
+        <v>-1.96</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>0.81</v>
+        <v>-2.41</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="2">
-        <v>-0.77</v>
+        <v>-0.7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>-0.57</v>
+        <v>-1.23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" s="2">
-        <v>1.29</v>
+        <v>2.52</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2">
-        <v>1.19</v>
+        <v>2.93</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="2">
-        <v>1.91</v>
+        <v>4.12</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2">
-        <v>2.12</v>
+        <v>4.23</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" s="2">
-        <v>3.8</v>
+        <v>-0.14</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2">
-        <v>3.89</v>
+        <v>0.57</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C12" s="2">
-        <v>-0.23</v>
+        <v>2.57</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2">
-        <v>-0.38</v>
+        <v>1.58</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="2">
-        <v>1.79</v>
+        <v>3.85</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2">
-        <v>1.62</v>
+        <v>4.56</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="2">
-        <v>-1.78</v>
+        <v>1.1</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2">
-        <v>-2.04</v>
+        <v>1.05</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="2">
-        <v>7.72</v>
+        <v>9.4</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2">
-        <v>8.6</v>
+        <v>8.91</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="2">
-        <v>0.7</v>
+        <v>-0.76</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2">
-        <v>0.14</v>
+        <v>-0.11</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="2">
-        <v>0.9</v>
+        <v>-3.72</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2">
-        <v>0.85</v>
+        <v>-4.34</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="2">
-        <v>2.92</v>
+        <v>1.31</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2">
-        <v>2.94</v>
+        <v>1.13</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="2">
-        <v>-4.73</v>
+        <v>-6.53</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2">
-        <v>-4.75</v>
+        <v>-6.12</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="2">
-        <v>9.67</v>
+        <v>0.64</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2">
-        <v>9.63</v>
+        <v>0.26</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C21" s="2">
-        <v>-5.08</v>
+        <v>4.41</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2">
-        <v>-4.75</v>
+        <v>4.37</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="2">
-        <v>-3.91</v>
+        <v>-2.83</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2">
-        <v>-3.89</v>
+        <v>-2.53</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C23" s="2">
-        <v>-0.4</v>
+        <v>5.78</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2">
-        <v>-0.45</v>
+        <v>5.4</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
-      </c>
-[...38 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>