--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
     <t>2026.06.10</t>
   </si>
   <si>
-    <t>34,581.30</t>
+    <t>34,580.54</t>
   </si>
   <si>
     <t>34,660.00</t>
   </si>
   <si>
     <t>9,829.98</t>
   </si>
   <si>
     <t>2026.06.09</t>
   </si>
   <si>
     <t>36,344.00</t>
   </si>
   <si>
     <t>36,425.00</t>
   </si>
   <si>
     <t>9,830.73</t>
   </si>
   <si>
     <t>2026.06.08</t>
   </si>
   <si>
     <t>33,346.98</t>
   </si>