--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -12,317 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.06.10</t>
-[...245 lines deleted...]
-    <t>9,839.78</t>
+    <t>2026.07.24</t>
+  </si>
+  <si>
+    <t>29,092.69</t>
+  </si>
+  <si>
+    <t>28,890.00</t>
+  </si>
+  <si>
+    <t>2026.07.23</t>
+  </si>
+  <si>
+    <t>30,813.77</t>
+  </si>
+  <si>
+    <t>30,865.00</t>
+  </si>
+  <si>
+    <t>9,801.35</t>
+  </si>
+  <si>
+    <t>2026.07.22</t>
+  </si>
+  <si>
+    <t>29,939.52</t>
+  </si>
+  <si>
+    <t>30,070.00</t>
+  </si>
+  <si>
+    <t>9,801.97</t>
+  </si>
+  <si>
+    <t>2026.07.21</t>
+  </si>
+  <si>
+    <t>30,048.39</t>
+  </si>
+  <si>
+    <t>30,110.00</t>
+  </si>
+  <si>
+    <t>9,802.58</t>
+  </si>
+  <si>
+    <t>2026.07.20</t>
+  </si>
+  <si>
+    <t>29,103.69</t>
+  </si>
+  <si>
+    <t>29,175.00</t>
+  </si>
+  <si>
+    <t>9,803.20</t>
+  </si>
+  <si>
+    <t>2026.07.16</t>
+  </si>
+  <si>
+    <t>30,645.62</t>
+  </si>
+  <si>
+    <t>30,670.00</t>
+  </si>
+  <si>
+    <t>9,805.63</t>
+  </si>
+  <si>
+    <t>2026.07.15</t>
+  </si>
+  <si>
+    <t>32,673.78</t>
+  </si>
+  <si>
+    <t>32,570.00</t>
+  </si>
+  <si>
+    <t>9,806.26</t>
+  </si>
+  <si>
+    <t>2026.07.14</t>
+  </si>
+  <si>
+    <t>30,725.82</t>
+  </si>
+  <si>
+    <t>30,700.00</t>
+  </si>
+  <si>
+    <t>9,806.93</t>
+  </si>
+  <si>
+    <t>2026.07.13</t>
+  </si>
+  <si>
+    <t>30,482.47</t>
+  </si>
+  <si>
+    <t>30,505.00</t>
+  </si>
+  <si>
+    <t>9,807.55</t>
+  </si>
+  <si>
+    <t>2026.07.10</t>
+  </si>
+  <si>
+    <t>33,520.10</t>
+  </si>
+  <si>
+    <t>33,605.00</t>
+  </si>
+  <si>
+    <t>2026.07.09</t>
+  </si>
+  <si>
+    <t>32,281.57</t>
+  </si>
+  <si>
+    <t>32,235.00</t>
+  </si>
+  <si>
+    <t>9,808.26</t>
+  </si>
+  <si>
+    <t>2026.07.08</t>
+  </si>
+  <si>
+    <t>32,104.56</t>
+  </si>
+  <si>
+    <t>32,150.00</t>
+  </si>
+  <si>
+    <t>9,808.94</t>
+  </si>
+  <si>
+    <t>2026.07.07</t>
+  </si>
+  <si>
+    <t>34,097.65</t>
+  </si>
+  <si>
+    <t>34,075.00</t>
+  </si>
+  <si>
+    <t>9,809.59</t>
+  </si>
+  <si>
+    <t>2026.07.06</t>
+  </si>
+  <si>
+    <t>35,951.96</t>
+  </si>
+  <si>
+    <t>35,900.00</t>
+  </si>
+  <si>
+    <t>9,810.34</t>
+  </si>
+  <si>
+    <t>2026.07.03</t>
+  </si>
+  <si>
+    <t>36,756.76</t>
+  </si>
+  <si>
+    <t>36,750.00</t>
+  </si>
+  <si>
+    <t>9,812.74</t>
+  </si>
+  <si>
+    <t>2026.07.02</t>
+  </si>
+  <si>
+    <t>35,069.25</t>
+  </si>
+  <si>
+    <t>35,405.00</t>
+  </si>
+  <si>
+    <t>9,813.54</t>
+  </si>
+  <si>
+    <t>2026.07.01</t>
+  </si>
+  <si>
+    <t>38,745.82</t>
+  </si>
+  <si>
+    <t>38,575.00</t>
+  </si>
+  <si>
+    <t>9,814.30</t>
+  </si>
+  <si>
+    <t>2026.06.30</t>
+  </si>
+  <si>
+    <t>38,995.48</t>
+  </si>
+  <si>
+    <t>39,040.00</t>
+  </si>
+  <si>
+    <t>9,815.16</t>
+  </si>
+  <si>
+    <t>2026.06.29</t>
+  </si>
+  <si>
+    <t>37,994.52</t>
+  </si>
+  <si>
+    <t>38,060.00</t>
+  </si>
+  <si>
+    <t>9,816.02</t>
+  </si>
+  <si>
+    <t>2026.06.26</t>
+  </si>
+  <si>
+    <t>38,650.31</t>
+  </si>
+  <si>
+    <t>38,590.00</t>
+  </si>
+  <si>
+    <t>9,816.52</t>
+  </si>
+  <si>
+    <t>2026.06.25</t>
+  </si>
+  <si>
+    <t>40,860.08</t>
+  </si>
+  <si>
+    <t>41,020.00</t>
+  </si>
+  <si>
+    <t>9,817.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -718,460 +715,460 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-4.85</v>
+        <v>-5.59</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-4.85</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>-6.4</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2">
+        <v>2.92</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="2">
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2">
+        <v>2.64</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C5" s="2">
+        <v>-0.36</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="2">
-[...2 lines deleted...]
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2">
+        <v>-0.13</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="C6" s="2">
+        <v>3.25</v>
+      </c>
+      <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="2">
-[...2 lines deleted...]
-      <c r="D6" s="2" t="s">
+      <c r="E6" s="2">
+        <v>3.2</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="2">
+        <v>-5.03</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="2">
-[...2 lines deleted...]
-      <c r="D7" s="2" t="s">
+      <c r="E7" s="2">
+        <v>-4.87</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2">
+        <v>-6.21</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="2">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2">
+        <v>-5.83</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2">
+        <v>6.34</v>
+      </c>
+      <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="2">
-[...2 lines deleted...]
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2">
+        <v>6.09</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="C10" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="C10" s="2">
-[...2 lines deleted...]
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2">
+        <v>0.64</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="C11" s="2">
+        <v>-9.06</v>
+      </c>
+      <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="2">
-[...2 lines deleted...]
-      <c r="D11" s="2" t="s">
+      <c r="E11" s="2">
+        <v>-9.22</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="C12" s="2">
+        <v>3.84</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>1.58</v>
+        <v>4.25</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C13" s="2">
+        <v>0.55</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="2">
-[...2 lines deleted...]
-      <c r="D13" s="2" t="s">
+      <c r="E13" s="2">
+        <v>0.26</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="C14" s="2">
+        <v>-5.85</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="2">
-[...2 lines deleted...]
-      <c r="D14" s="2" t="s">
+      <c r="E14" s="2">
+        <v>-5.65</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2">
+        <v>-5.16</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="2">
-[...2 lines deleted...]
-      <c r="D15" s="2" t="s">
+      <c r="E15" s="2">
+        <v>-5.08</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C16" s="2">
+        <v>-2.19</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="2">
-[...2 lines deleted...]
-      <c r="D16" s="2" t="s">
+      <c r="E16" s="2">
+        <v>-2.31</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2">
+        <v>4.81</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="2">
-[...2 lines deleted...]
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2">
+        <v>3.8</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="2">
+        <v>-9.49</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="2">
-[...2 lines deleted...]
-      <c r="D18" s="2" t="s">
+      <c r="E18" s="2">
+        <v>-8.22</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2">
+        <v>-0.64</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="2">
-[...2 lines deleted...]
-      <c r="D19" s="2" t="s">
+      <c r="E19" s="2">
+        <v>-1.19</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B20" s="2" t="s">
+      <c r="C20" s="2">
+        <v>2.63</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C20" s="2">
-[...2 lines deleted...]
-      <c r="D20" s="2" t="s">
+      <c r="E20" s="2">
+        <v>2.57</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="C21" s="2">
+        <v>-1.7</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="2">
-[...2 lines deleted...]
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2">
+        <v>-1.37</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="C22" s="2">
+        <v>-5.41</v>
+      </c>
+      <c r="D22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="C22" s="2">
-[...2 lines deleted...]
-      <c r="D22" s="2" t="s">
+      <c r="E22" s="2">
+        <v>-5.92</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="C23" s="2">
+        <v>6.22</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="C23" s="2">
-[...2 lines deleted...]
-      <c r="D23" s="2" t="s">
+      <c r="E23" s="2">
+        <v>5.99</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>