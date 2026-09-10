--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -12,314 +12,338 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.07.24</t>
-[...242 lines deleted...]
-    <t>9,817.37</t>
+    <t>2026.09.10</t>
+  </si>
+  <si>
+    <t>28,770.36</t>
+  </si>
+  <si>
+    <t>28,565.00</t>
+  </si>
+  <si>
+    <t>2026.09.09</t>
+  </si>
+  <si>
+    <t>28,889.43</t>
+  </si>
+  <si>
+    <t>28,765.00</t>
+  </si>
+  <si>
+    <t>9,822.89</t>
+  </si>
+  <si>
+    <t>2026.09.08</t>
+  </si>
+  <si>
+    <t>28,543.15</t>
+  </si>
+  <si>
+    <t>28,450.00</t>
+  </si>
+  <si>
+    <t>9,823.47</t>
+  </si>
+  <si>
+    <t>2026.09.07</t>
+  </si>
+  <si>
+    <t>28,806.09</t>
+  </si>
+  <si>
+    <t>28,620.00</t>
+  </si>
+  <si>
+    <t>9,824.05</t>
+  </si>
+  <si>
+    <t>2026.09.04</t>
+  </si>
+  <si>
+    <t>27,712.42</t>
+  </si>
+  <si>
+    <t>27,725.00</t>
+  </si>
+  <si>
+    <t>9,825.74</t>
+  </si>
+  <si>
+    <t>2026.09.03</t>
+  </si>
+  <si>
+    <t>27,419.67</t>
+  </si>
+  <si>
+    <t>27,400.00</t>
+  </si>
+  <si>
+    <t>9,826.30</t>
+  </si>
+  <si>
+    <t>2026.09.02</t>
+  </si>
+  <si>
+    <t>27,412.24</t>
+  </si>
+  <si>
+    <t>27,240.00</t>
+  </si>
+  <si>
+    <t>9,826.86</t>
+  </si>
+  <si>
+    <t>2026.09.01</t>
+  </si>
+  <si>
+    <t>28,495.95</t>
+  </si>
+  <si>
+    <t>28,295.00</t>
+  </si>
+  <si>
+    <t>9,827.41</t>
+  </si>
+  <si>
+    <t>2026.08.31</t>
+  </si>
+  <si>
+    <t>28,554.17</t>
+  </si>
+  <si>
+    <t>28,515.00</t>
+  </si>
+  <si>
+    <t>9,827.99</t>
+  </si>
+  <si>
+    <t>2026.08.28</t>
+  </si>
+  <si>
+    <t>28,491.36</t>
+  </si>
+  <si>
+    <t>28,580.00</t>
+  </si>
+  <si>
+    <t>9,829.74</t>
+  </si>
+  <si>
+    <t>2026.08.27</t>
+  </si>
+  <si>
+    <t>28,740.88</t>
+  </si>
+  <si>
+    <t>28,535.00</t>
+  </si>
+  <si>
+    <t>9,820.75</t>
+  </si>
+  <si>
+    <t>2026.08.26</t>
+  </si>
+  <si>
+    <t>28,378.73</t>
+  </si>
+  <si>
+    <t>28,330.00</t>
+  </si>
+  <si>
+    <t>9,821.35</t>
+  </si>
+  <si>
+    <t>2026.08.25</t>
+  </si>
+  <si>
+    <t>28,254.17</t>
+  </si>
+  <si>
+    <t>28,360.00</t>
+  </si>
+  <si>
+    <t>9,820.79</t>
+  </si>
+  <si>
+    <t>2026.08.24</t>
+  </si>
+  <si>
+    <t>27,963.72</t>
+  </si>
+  <si>
+    <t>28,015.00</t>
+  </si>
+  <si>
+    <t>9,821.37</t>
+  </si>
+  <si>
+    <t>2026.08.21</t>
+  </si>
+  <si>
+    <t>28,793.09</t>
+  </si>
+  <si>
+    <t>9,823.16</t>
+  </si>
+  <si>
+    <t>2026.08.20</t>
+  </si>
+  <si>
+    <t>28,537.95</t>
+  </si>
+  <si>
+    <t>28,410.00</t>
+  </si>
+  <si>
+    <t>9,823.76</t>
+  </si>
+  <si>
+    <t>2026.08.19</t>
+  </si>
+  <si>
+    <t>27,271.24</t>
+  </si>
+  <si>
+    <t>27,110.00</t>
+  </si>
+  <si>
+    <t>9,822.14</t>
+  </si>
+  <si>
+    <t>2026.08.18</t>
+  </si>
+  <si>
+    <t>28,901.28</t>
+  </si>
+  <si>
+    <t>28,745.00</t>
+  </si>
+  <si>
+    <t>9,822.71</t>
+  </si>
+  <si>
+    <t>2026.08.14</t>
+  </si>
+  <si>
+    <t>29,278.44</t>
+  </si>
+  <si>
+    <t>29,205.00</t>
+  </si>
+  <si>
+    <t>9,825.07</t>
+  </si>
+  <si>
+    <t>2026.08.13</t>
+  </si>
+  <si>
+    <t>28,726.90</t>
+  </si>
+  <si>
+    <t>28,680.00</t>
+  </si>
+  <si>
+    <t>9,825.42</t>
+  </si>
+  <si>
+    <t>2026.08.12</t>
+  </si>
+  <si>
+    <t>27,820.19</t>
+  </si>
+  <si>
+    <t>27,735.00</t>
+  </si>
+  <si>
+    <t>9,826.00</t>
+  </si>
+  <si>
+    <t>2026.08.11</t>
+  </si>
+  <si>
+    <t>26,977.64</t>
+  </si>
+  <si>
+    <t>26,900.00</t>
+  </si>
+  <si>
+    <t>9,822.30</t>
+  </si>
+  <si>
+    <t>2026.08.10</t>
+  </si>
+  <si>
+    <t>27,035.36</t>
+  </si>
+  <si>
+    <t>26,865.00</t>
+  </si>
+  <si>
+    <t>9,822.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -659,54 +683,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F23"/>
+      <selection activeCell="A1" sqref="A1:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -715,460 +739,500 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>-5.59</v>
+        <v>-0.41</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>-6.4</v>
+        <v>-0.7</v>
       </c>
       <c r="F3" s="2">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="2">
-        <v>2.92</v>
+        <v>1.21</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2">
-        <v>2.64</v>
+        <v>1.11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>-0.36</v>
+        <v>-0.91</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>-0.13</v>
+        <v>-0.59</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>3.25</v>
+        <v>3.95</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>3.2</v>
+        <v>3.23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>-5.03</v>
+        <v>1.07</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>-4.87</v>
+        <v>1.19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="2">
-        <v>-6.21</v>
+        <v>0.03</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>-5.83</v>
+        <v>0.59</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2">
-        <v>6.34</v>
+        <v>-3.8</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>6.09</v>
+        <v>-3.73</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="2">
-        <v>0.8</v>
+        <v>-0.2</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2">
-        <v>0.64</v>
+        <v>-0.77</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="2">
-        <v>-9.06</v>
+        <v>0.22</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2">
-        <v>-9.22</v>
+        <v>-0.23</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="2">
-        <v>3.84</v>
+        <v>-0.87</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2">
-        <v>4.25</v>
+        <v>0.16</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" s="2">
-        <v>0.55</v>
+        <v>1.28</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2">
-        <v>0.26</v>
+        <v>0.72</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" s="2">
-        <v>-5.85</v>
+        <v>0.44</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2">
-        <v>-5.65</v>
+        <v>-0.11</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" s="2">
-        <v>-5.16</v>
+        <v>1.04</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2">
-        <v>-5.08</v>
+        <v>1.23</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" s="2">
-        <v>-2.19</v>
+        <v>-2.88</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2">
-        <v>-2.31</v>
+        <v>-1.93</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" s="2">
-        <v>4.81</v>
+        <v>0.89</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="E17" s="2">
-        <v>3.8</v>
+        <v>0.55</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="2">
-        <v>-9.49</v>
+        <v>4.64</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2">
-        <v>-8.22</v>
+        <v>4.8</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="2">
-        <v>-0.64</v>
+        <v>-5.64</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2">
-        <v>-1.19</v>
+        <v>-5.69</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="2">
-        <v>2.63</v>
+        <v>-1.29</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2">
-        <v>2.57</v>
+        <v>-1.58</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="2">
-        <v>-1.7</v>
+        <v>1.92</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2">
-        <v>-1.37</v>
+        <v>1.83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="2">
-        <v>-5.41</v>
+        <v>3.26</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2">
-        <v>-5.92</v>
+        <v>3.41</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="2">
-        <v>6.22</v>
+        <v>3.12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2">
-        <v>5.99</v>
+        <v>3.1</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="30">
+      <c r="A24" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="2">
+        <v>-0.21</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0.13</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C25" s="2">
+        <v>0.54</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="2">
+        <v>0.35</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>