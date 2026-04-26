--- v1 (2026-03-09)
+++ v2 (2026-04-26)
@@ -12,341 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>종목코드</t>
   </si>
   <si>
     <t>종목명</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>평가금액(원)</t>
   </si>
   <si>
     <t>비중(%)</t>
-  </si>
-[...274 lines deleted...]
-    <t>6,132,000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -371,56 +95,53 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFd4d6de"/>
       </left>
       <right style="thin">
         <color rgb="FFd4d6de"/>
       </right>
       <top style="thin">
         <color rgb="FFd4d6de"/>
       </top>
       <bottom style="thin">
         <color rgb="FFd4d6de"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -686,624 +407,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E33"/>
+      <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="30">
-[...540 lines deleted...]
-    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>