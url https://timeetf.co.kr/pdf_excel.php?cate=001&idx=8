--- v2 (2026-04-26)
+++ v3 (2026-06-10)
@@ -12,65 +12,746 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>종목코드</t>
   </si>
   <si>
     <t>종목명</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>평가금액(원)</t>
   </si>
   <si>
     <t>비중(%)</t>
+  </si>
+  <si>
+    <t>현금</t>
+  </si>
+  <si>
+    <t>66,439,743</t>
+  </si>
+  <si>
+    <t>NVDA US EQUITY</t>
+  </si>
+  <si>
+    <t>NVIDIA Corp</t>
+  </si>
+  <si>
+    <t>38,078,783</t>
+  </si>
+  <si>
+    <t>AAPL US EQUITY</t>
+  </si>
+  <si>
+    <t>Apple Inc</t>
+  </si>
+  <si>
+    <t>37,642,786</t>
+  </si>
+  <si>
+    <t>MSFT US EQUITY</t>
+  </si>
+  <si>
+    <t>Microsoft Corp</t>
+  </si>
+  <si>
+    <t>35,662,896</t>
+  </si>
+  <si>
+    <t>GOOGL US EQUITY</t>
+  </si>
+  <si>
+    <t>Alphabet Inc</t>
+  </si>
+  <si>
+    <t>34,422,715</t>
+  </si>
+  <si>
+    <t>AMZN US EQUITY</t>
+  </si>
+  <si>
+    <t>Amazon.com Inc</t>
+  </si>
+  <si>
+    <t>33,125,301</t>
+  </si>
+  <si>
+    <t>META US EQUITY</t>
+  </si>
+  <si>
+    <t>Meta Platforms Inc</t>
+  </si>
+  <si>
+    <t>28,513,026</t>
+  </si>
+  <si>
+    <t>WMT US EQUITY</t>
+  </si>
+  <si>
+    <t>Walmart Inc</t>
+  </si>
+  <si>
+    <t>22,287,218</t>
+  </si>
+  <si>
+    <t>700 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Tencent Holdings Ltd</t>
+  </si>
+  <si>
+    <t>20,893,081</t>
+  </si>
+  <si>
+    <t>NFLX US EQUITY</t>
+  </si>
+  <si>
+    <t>Netflix Inc</t>
+  </si>
+  <si>
+    <t>17,247,831</t>
+  </si>
+  <si>
+    <t>9988 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Alibaba Group Holding Ltd</t>
+  </si>
+  <si>
+    <t>16,081,474</t>
+  </si>
+  <si>
+    <t>DIS US EQUITY</t>
+  </si>
+  <si>
+    <t>Walt Disney Co/The</t>
+  </si>
+  <si>
+    <t>13,777,289</t>
+  </si>
+  <si>
+    <t>9999 HK EQUITY</t>
+  </si>
+  <si>
+    <t>NetEase Inc</t>
+  </si>
+  <si>
+    <t>11,585,883</t>
+  </si>
+  <si>
+    <t>6758 JP EQUITY</t>
+  </si>
+  <si>
+    <t>Sony Group Corp</t>
+  </si>
+  <si>
+    <t>11,584,049</t>
+  </si>
+  <si>
+    <t>SHOP US EQUITY</t>
+  </si>
+  <si>
+    <t>Shopify Inc</t>
+  </si>
+  <si>
+    <t>10,939,640</t>
+  </si>
+  <si>
+    <t>SE US EQUITY</t>
+  </si>
+  <si>
+    <t>Sea Ltd</t>
+  </si>
+  <si>
+    <t>9,313,837</t>
+  </si>
+  <si>
+    <t>EA US EQUITY</t>
+  </si>
+  <si>
+    <t>Electronic Arts Inc</t>
+  </si>
+  <si>
+    <t>9,258,600</t>
+  </si>
+  <si>
+    <t>CMCSA US EQUITY</t>
+  </si>
+  <si>
+    <t>Comcast Corp</t>
+  </si>
+  <si>
+    <t>9,197,099</t>
+  </si>
+  <si>
+    <t>9888 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Baidu Inc</t>
+  </si>
+  <si>
+    <t>8,482,705</t>
+  </si>
+  <si>
+    <t>TGT US EQUITY</t>
+  </si>
+  <si>
+    <t>Target Corp</t>
+  </si>
+  <si>
+    <t>8,105,116</t>
+  </si>
+  <si>
+    <t>BKNG US EQUITY</t>
+  </si>
+  <si>
+    <t>Booking Holdings Inc</t>
+  </si>
+  <si>
+    <t>7,998,513</t>
+  </si>
+  <si>
+    <t>NKE US EQUITY</t>
+  </si>
+  <si>
+    <t>NIKE Inc</t>
+  </si>
+  <si>
+    <t>7,826,385</t>
+  </si>
+  <si>
+    <t>SPOT US EQUITY</t>
+  </si>
+  <si>
+    <t>Spotify Technology SA</t>
+  </si>
+  <si>
+    <t>7,563,385</t>
+  </si>
+  <si>
+    <t>MELI US EQUITY</t>
+  </si>
+  <si>
+    <t>MercadoLibre Inc</t>
+  </si>
+  <si>
+    <t>7,504,368</t>
+  </si>
+  <si>
+    <t>TTWO US EQUITY</t>
+  </si>
+  <si>
+    <t>Take-Two Interactive Software Inc</t>
+  </si>
+  <si>
+    <t>7,433,752</t>
+  </si>
+  <si>
+    <t>ABNB US EQUITY</t>
+  </si>
+  <si>
+    <t>Airbnb Inc</t>
+  </si>
+  <si>
+    <t>7,207,332</t>
+  </si>
+  <si>
+    <t>KR US EQUITY</t>
+  </si>
+  <si>
+    <t>Kroger Co/The</t>
+  </si>
+  <si>
+    <t>7,200,701</t>
+  </si>
+  <si>
+    <t>LYV US EQUITY</t>
+  </si>
+  <si>
+    <t>Live Nation Entertainment Inc</t>
+  </si>
+  <si>
+    <t>7,189,864</t>
+  </si>
+  <si>
+    <t>EBAY US EQUITY</t>
+  </si>
+  <si>
+    <t>eBay Inc</t>
+  </si>
+  <si>
+    <t>7,121,641</t>
+  </si>
+  <si>
+    <t>ZM US EQUITY</t>
+  </si>
+  <si>
+    <t>Zoom Communications Inc</t>
+  </si>
+  <si>
+    <t>6,936,649</t>
+  </si>
+  <si>
+    <t>WBD US EQUITY</t>
+  </si>
+  <si>
+    <t>Warner Bros Discovery Inc</t>
+  </si>
+  <si>
+    <t>6,720,136</t>
+  </si>
+  <si>
+    <t>9618 HK EQUITY</t>
+  </si>
+  <si>
+    <t>JD.com Inc</t>
+  </si>
+  <si>
+    <t>6,586,058</t>
+  </si>
+  <si>
+    <t>FWONK US EQUITY</t>
+  </si>
+  <si>
+    <t>Liberty Media Corp-Liberty Formula One</t>
+  </si>
+  <si>
+    <t>6,570,483</t>
+  </si>
+  <si>
+    <t>1024 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Kuaishou Technology</t>
+  </si>
+  <si>
+    <t>6,503,262</t>
+  </si>
+  <si>
+    <t>MGM US EQUITY</t>
+  </si>
+  <si>
+    <t>MGM Resorts International</t>
+  </si>
+  <si>
+    <t>6,396,076</t>
+  </si>
+  <si>
+    <t>LVS US EQUITY</t>
+  </si>
+  <si>
+    <t>Las Vegas Sands Corp</t>
+  </si>
+  <si>
+    <t>6,376,719</t>
+  </si>
+  <si>
+    <t>XYZ US EQUITY</t>
+  </si>
+  <si>
+    <t>Block Inc</t>
+  </si>
+  <si>
+    <t>6,141,169</t>
+  </si>
+  <si>
+    <t>PDD US EQUITY</t>
+  </si>
+  <si>
+    <t>PDD Holdings Inc</t>
+  </si>
+  <si>
+    <t>6,119,007</t>
+  </si>
+  <si>
+    <t>DKS US EQUITY</t>
+  </si>
+  <si>
+    <t>Dicks Sporting Goods Inc</t>
+  </si>
+  <si>
+    <t>6,024,309</t>
+  </si>
+  <si>
+    <t>TKO US EQUITY</t>
+  </si>
+  <si>
+    <t>TKO Group Holdings Inc</t>
+  </si>
+  <si>
+    <t>5,920,541</t>
+  </si>
+  <si>
+    <t>ULTA US EQUITY</t>
+  </si>
+  <si>
+    <t>Ulta Beauty Inc</t>
+  </si>
+  <si>
+    <t>5,827,321</t>
+  </si>
+  <si>
+    <t>PSKY US EQUITY</t>
+  </si>
+  <si>
+    <t>Paramount Skydance Corp</t>
+  </si>
+  <si>
+    <t>5,509,556</t>
+  </si>
+  <si>
+    <t>CCL US EQUITY</t>
+  </si>
+  <si>
+    <t>Carnival Corp Ltd</t>
+  </si>
+  <si>
+    <t>5,283,258</t>
+  </si>
+  <si>
+    <t>CVNA US EQUITY</t>
+  </si>
+  <si>
+    <t>Carvana Co</t>
+  </si>
+  <si>
+    <t>5,092,778</t>
+  </si>
+  <si>
+    <t>EXPE US EQUITY</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc</t>
+  </si>
+  <si>
+    <t>4,930,543</t>
+  </si>
+  <si>
+    <t>2020 HK EQUITY</t>
+  </si>
+  <si>
+    <t>ANTA Sports Products Ltd</t>
+  </si>
+  <si>
+    <t>4,657,859</t>
+  </si>
+  <si>
+    <t>M US EQUITY</t>
+  </si>
+  <si>
+    <t>Macys Inc</t>
+  </si>
+  <si>
+    <t>4,259,651</t>
+  </si>
+  <si>
+    <t>WMG US EQUITY</t>
+  </si>
+  <si>
+    <t>Warner Music Group Corp</t>
+  </si>
+  <si>
+    <t>4,206,548</t>
+  </si>
+  <si>
+    <t>SNAP US EQUITY</t>
+  </si>
+  <si>
+    <t>Snap Inc</t>
+  </si>
+  <si>
+    <t>4,140,855</t>
+  </si>
+  <si>
+    <t>MSGS US EQUITY</t>
+  </si>
+  <si>
+    <t>Madison Square Garden Sports Corp</t>
+  </si>
+  <si>
+    <t>4,098,223</t>
+  </si>
+  <si>
+    <t>SPHR US EQUITY</t>
+  </si>
+  <si>
+    <t>Sphere Entertainment Co</t>
+  </si>
+  <si>
+    <t>4,043,656</t>
+  </si>
+  <si>
+    <t>MTCH US EQUITY</t>
+  </si>
+  <si>
+    <t>Match Group Inc</t>
+  </si>
+  <si>
+    <t>3,916,096</t>
+  </si>
+  <si>
+    <t>LULU US EQUITY</t>
+  </si>
+  <si>
+    <t>Lululemon Athletica Inc</t>
+  </si>
+  <si>
+    <t>3,884,515</t>
+  </si>
+  <si>
+    <t>ETSY US EQUITY</t>
+  </si>
+  <si>
+    <t>Etsy Inc</t>
+  </si>
+  <si>
+    <t>3,877,747</t>
+  </si>
+  <si>
+    <t>LRN US EQUITY</t>
+  </si>
+  <si>
+    <t>Stride Inc</t>
+  </si>
+  <si>
+    <t>3,701,138</t>
+  </si>
+  <si>
+    <t>DECK US EQUITY</t>
+  </si>
+  <si>
+    <t>Deckers Outdoor Corp</t>
+  </si>
+  <si>
+    <t>3,600,282</t>
+  </si>
+  <si>
+    <t>JOYY US EQUITY</t>
+  </si>
+  <si>
+    <t>JOYY Inc</t>
+  </si>
+  <si>
+    <t>3,525,703</t>
+  </si>
+  <si>
+    <t>1698 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Tencent Music Entertainment Group</t>
+  </si>
+  <si>
+    <t>3,488,257</t>
+  </si>
+  <si>
+    <t>9901 HK EQUITY</t>
+  </si>
+  <si>
+    <t>New Oriental Education &amp; Technology Group Inc</t>
+  </si>
+  <si>
+    <t>3,379,357</t>
+  </si>
+  <si>
+    <t>PTON US EQUITY</t>
+  </si>
+  <si>
+    <t>Peloton Interactive Inc</t>
+  </si>
+  <si>
+    <t>3,243,101</t>
+  </si>
+  <si>
+    <t>GME US EQUITY</t>
+  </si>
+  <si>
+    <t>GameStop Corp</t>
+  </si>
+  <si>
+    <t>3,226,121</t>
+  </si>
+  <si>
+    <t>RUM US EQUITY</t>
+  </si>
+  <si>
+    <t>Rumble Inc</t>
+  </si>
+  <si>
+    <t>3,150,887</t>
+  </si>
+  <si>
+    <t>ONON US EQUITY</t>
+  </si>
+  <si>
+    <t>On Holding AG</t>
+  </si>
+  <si>
+    <t>3,089,934</t>
+  </si>
+  <si>
+    <t>9626 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Bilibili Inc</t>
+  </si>
+  <si>
+    <t>3,014,204</t>
+  </si>
+  <si>
+    <t>COLM US EQUITY</t>
+  </si>
+  <si>
+    <t>Columbia Sportswear Co</t>
+  </si>
+  <si>
+    <t>2,905,384</t>
+  </si>
+  <si>
+    <t>DUOL US EQUITY</t>
+  </si>
+  <si>
+    <t>Duolingo Inc</t>
+  </si>
+  <si>
+    <t>2,694,633</t>
+  </si>
+  <si>
+    <t>MSGE US EQUITY</t>
+  </si>
+  <si>
+    <t>Madison Square Garden Entertainment Corp</t>
+  </si>
+  <si>
+    <t>2,648,084</t>
+  </si>
+  <si>
+    <t>TAL US EQUITY</t>
+  </si>
+  <si>
+    <t>TAL Education Group</t>
+  </si>
+  <si>
+    <t>2,607,982</t>
+  </si>
+  <si>
+    <t>LOPE US EQUITY</t>
+  </si>
+  <si>
+    <t>Grand Canyon Education Inc</t>
+  </si>
+  <si>
+    <t>2,509,061</t>
+  </si>
+  <si>
+    <t>GRND US EQUITY</t>
+  </si>
+  <si>
+    <t>Grindr Inc</t>
+  </si>
+  <si>
+    <t>2,445,700</t>
+  </si>
+  <si>
+    <t>ASO US EQUITY</t>
+  </si>
+  <si>
+    <t>Academy Sports &amp; Outdoors Inc</t>
+  </si>
+  <si>
+    <t>2,379,992</t>
+  </si>
+  <si>
+    <t>2331 HK EQUITY</t>
+  </si>
+  <si>
+    <t>Li Ning Co Ltd</t>
+  </si>
+  <si>
+    <t>2,366,919</t>
+  </si>
+  <si>
+    <t>CHWY US EQUITY</t>
+  </si>
+  <si>
+    <t>Chewy Inc</t>
+  </si>
+  <si>
+    <t>2,269,838</t>
+  </si>
+  <si>
+    <t>PLTK US EQUITY</t>
+  </si>
+  <si>
+    <t>Playtika Holding Corp</t>
+  </si>
+  <si>
+    <t>2,121,930</t>
+  </si>
+  <si>
+    <t>1797 HK EQUITY</t>
+  </si>
+  <si>
+    <t>East Buy Holding Ltd</t>
+  </si>
+  <si>
+    <t>1,951,482</t>
+  </si>
+  <si>
+    <t>GHC US EQUITY</t>
+  </si>
+  <si>
+    <t>Graham Holdings Co</t>
+  </si>
+  <si>
+    <t>1,739,569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -95,53 +776,56 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFd4d6de"/>
       </left>
       <right style="thin">
         <color rgb="FFd4d6de"/>
       </right>
       <top style="thin">
         <color rgb="FFd4d6de"/>
       </top>
       <bottom style="thin">
         <color rgb="FFd4d6de"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -407,80 +1091,1370 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:E77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" customHeight="1" ht="30">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="2">
+        <v>9.41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" customHeight="1" ht="30">
+      <c r="A3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2">
+        <v>120</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="2">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" customHeight="1" ht="30">
+      <c r="A4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="2">
+        <v>85</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="2">
+        <v>5.33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" customHeight="1" ht="30">
+      <c r="A5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="2">
+        <v>58</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" s="2">
+        <v>5.05</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" customHeight="1" ht="30">
+      <c r="A6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="2">
+        <v>62</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="2">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" customHeight="1" ht="30">
+      <c r="A7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="2">
+        <v>89</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="2">
+        <v>4.69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" customHeight="1" ht="30">
+      <c r="A8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="2">
+        <v>32</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2">
+        <v>4.04</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" customHeight="1" ht="30">
+      <c r="A9" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="2">
+        <v>123</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="2">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" customHeight="1" ht="30">
+      <c r="A10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="2">
+        <v>237</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="2">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" customHeight="1" ht="30">
+      <c r="A11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="2">
+        <v>139</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="2">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" customHeight="1" ht="30">
+      <c r="A12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="2">
+        <v>706</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="2">
+        <v>2.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" customHeight="1" ht="30">
+      <c r="A13" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="2">
+        <v>91</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="2">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" customHeight="1" ht="30">
+      <c r="A14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="2">
+        <v>318</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="2">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" customHeight="1" ht="30">
+      <c r="A15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="2">
+        <v>354</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="2">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" customHeight="1" ht="30">
+      <c r="A16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="2">
+        <v>65</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="2">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" customHeight="1" ht="30">
+      <c r="A17" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" s="2">
+        <v>72</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="2">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" customHeight="1" ht="30">
+      <c r="A18" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="2">
+        <v>30</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="2">
+        <v>1.31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" customHeight="1" ht="30">
+      <c r="A19" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="2">
+        <v>253</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="2">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" customHeight="1" ht="30">
+      <c r="A20" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="2">
+        <v>374</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="2">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" customHeight="1" ht="30">
+      <c r="A21" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="2">
+        <v>42</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="2">
+        <v>1.15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" customHeight="1" ht="30">
+      <c r="A22" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="2">
+        <v>32</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E22" s="2">
+        <v>1.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" customHeight="1" ht="30">
+      <c r="A23" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="2">
+        <v>115</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="2">
+        <v>1.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" customHeight="1" ht="30">
+      <c r="A24" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="2">
+        <v>10</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E24" s="2">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="2">
+        <v>3</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="2">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" customHeight="1" ht="30">
+      <c r="A26" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="2">
+        <v>23</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E26" s="2">
+        <v>1.05</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" customHeight="1" ht="30">
+      <c r="A27" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="2">
+        <v>36</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E27" s="2">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" customHeight="1" ht="30">
+      <c r="A28" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="2">
+        <v>75</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" s="2">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" customHeight="1" ht="30">
+      <c r="A29" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="2">
+        <v>29</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" s="2">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" customHeight="1" ht="30">
+      <c r="A30" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="2">
+        <v>43</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" s="2">
+        <v>1.01</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" customHeight="1" ht="30">
+      <c r="A31" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="2">
+        <v>47</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" s="2">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" customHeight="1" ht="30">
+      <c r="A32" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="2">
+        <v>166</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" s="2">
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" customHeight="1" ht="30">
+      <c r="A33" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" s="2">
+        <v>297</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E33" s="2">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" customHeight="1" ht="30">
+      <c r="A34" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="2">
+        <v>49</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E34" s="2">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" customHeight="1" ht="30">
+      <c r="A35" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="2">
+        <v>754</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" s="2">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" customHeight="1" ht="30">
+      <c r="A36" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="2">
+        <v>89</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" customHeight="1" ht="30">
+      <c r="A37" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="2">
+        <v>81</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" s="2">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" customHeight="1" ht="30">
+      <c r="A38" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="2">
+        <v>59</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E38" s="2">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" customHeight="1" ht="30">
+      <c r="A39" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="2">
+        <v>49</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" s="2">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" customHeight="1" ht="30">
+      <c r="A40" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="2">
+        <v>18</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" s="2">
+        <v>0.85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" customHeight="1" ht="30">
+      <c r="A41" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C41" s="2">
+        <v>19</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" s="2">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" customHeight="1" ht="30">
+      <c r="A42" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" s="2">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" s="2">
+        <v>0.83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" customHeight="1" ht="30">
+      <c r="A43" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="2">
+        <v>353</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E43" s="2">
+        <v>0.78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" customHeight="1" ht="30">
+      <c r="A44" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="2">
+        <v>125</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="2">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" customHeight="1" ht="30">
+      <c r="A45" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" s="2">
+        <v>48</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="2">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" customHeight="1" ht="30">
+      <c r="A46" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="2">
+        <v>14</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="2">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" customHeight="1" ht="30">
+      <c r="A47" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C47" s="2">
+        <v>318</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="2">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" customHeight="1" ht="30">
+      <c r="A48" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" s="2">
+        <v>126</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E48" s="2">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" customHeight="1" ht="30">
+      <c r="A49" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" s="2">
+        <v>94</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E49" s="2">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" customHeight="1" ht="30">
+      <c r="A50" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C50" s="2">
+        <v>486</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E50" s="2">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" customHeight="1" ht="30">
+      <c r="A51" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" s="2">
+        <v>7</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E51" s="2">
+        <v>0.58</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" customHeight="1" ht="30">
+      <c r="A52" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C52" s="2">
+        <v>19</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" s="2">
+        <v>0.57</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" customHeight="1" ht="30">
+      <c r="A53" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" s="2">
+        <v>74</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E53" s="2">
+        <v>0.56</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" customHeight="1" ht="30">
+      <c r="A54" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" s="2">
+        <v>21</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" s="2">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" customHeight="1" ht="30">
+      <c r="A55" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C55" s="2">
+        <v>37</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E55" s="2">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" customHeight="1" ht="30">
+      <c r="A56" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C56" s="2">
+        <v>25</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56" s="2">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" customHeight="1" ht="30">
+      <c r="A57" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" s="2">
+        <v>21</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57" s="2">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" customHeight="1" ht="30">
+      <c r="A58" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C58" s="2">
+        <v>35</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E58" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" customHeight="1" ht="30">
+      <c r="A59" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C59" s="2">
+        <v>506</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59" s="2">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" customHeight="1" ht="30">
+      <c r="A60" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" s="2">
+        <v>488</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E60" s="2">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" customHeight="1" ht="30">
+      <c r="A61" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C61" s="2">
+        <v>382</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E61" s="2">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" customHeight="1" ht="30">
+      <c r="A62" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C62" s="2">
+        <v>95</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E62" s="2">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" customHeight="1" ht="30">
+      <c r="A63" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C63" s="2">
+        <v>276</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E63" s="2">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" customHeight="1" ht="30">
+      <c r="A64" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C64" s="2">
+        <v>53</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E64" s="2">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" customHeight="1" ht="30">
+      <c r="A65" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C65" s="2">
+        <v>111</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" s="2">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" customHeight="1" ht="30">
+      <c r="A66" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C66" s="2">
+        <v>29</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E66" s="2">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" customHeight="1" ht="30">
+      <c r="A67" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C67" s="2">
+        <v>15</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E67" s="2">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" customHeight="1" ht="30">
+      <c r="A68" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C68" s="2">
+        <v>24</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E68" s="2">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" customHeight="1" ht="30">
+      <c r="A69" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C69" s="2">
+        <v>187</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E69" s="2">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" customHeight="1" ht="30">
+      <c r="A70" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C70" s="2">
+        <v>11</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70" s="2">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" customHeight="1" ht="30">
+      <c r="A71" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C71" s="2">
+        <v>141</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71" s="2">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" customHeight="1" ht="30">
+      <c r="A72" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C72" s="2">
+        <v>31</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E72" s="2">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" customHeight="1" ht="30">
+      <c r="A73" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C73" s="2">
+        <v>676</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73" s="2">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" customHeight="1" ht="30">
+      <c r="A74" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C74" s="2">
+        <v>73</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74" s="2">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" customHeight="1" ht="30">
+      <c r="A75" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C75" s="2">
+        <v>452</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E75" s="2">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" customHeight="1" ht="30">
+      <c r="A76" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C76" s="2">
+        <v>471</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E76" s="2">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" customHeight="1" ht="30">
+      <c r="A77" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C77" s="2">
+        <v>1</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E77" s="2">
+        <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>