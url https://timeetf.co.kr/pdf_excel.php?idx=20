--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -12,410 +12,350 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>종목코드</t>
   </si>
   <si>
     <t>종목명</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>평가금액(원)</t>
   </si>
   <si>
     <t>비중(%)</t>
   </si>
   <si>
+    <t>GE US EQUITY</t>
+  </si>
+  <si>
+    <t>General Electric Co</t>
+  </si>
+  <si>
+    <t>110,558,174</t>
+  </si>
+  <si>
+    <t>RTX US EQUITY</t>
+  </si>
+  <si>
+    <t>RTX Corp</t>
+  </si>
+  <si>
+    <t>99,388,314</t>
+  </si>
+  <si>
+    <t>HWM US EQUITY</t>
+  </si>
+  <si>
+    <t>Howmet Aerospace Inc</t>
+  </si>
+  <si>
+    <t>72,419,945</t>
+  </si>
+  <si>
+    <t>MOG/A US EQUITY</t>
+  </si>
+  <si>
+    <t>Moog Inc</t>
+  </si>
+  <si>
+    <t>70,292,744</t>
+  </si>
+  <si>
+    <t>AIR FP EQUITY</t>
+  </si>
+  <si>
+    <t>Airbus SE</t>
+  </si>
+  <si>
+    <t>54,633,238</t>
+  </si>
+  <si>
+    <t>GD US EQUITY</t>
+  </si>
+  <si>
+    <t>General Dynamics Corp</t>
+  </si>
+  <si>
+    <t>49,274,122</t>
+  </si>
+  <si>
+    <t>LHX US EQUITY</t>
+  </si>
+  <si>
+    <t>L3Harris Technologies Inc</t>
+  </si>
+  <si>
+    <t>49,223,554</t>
+  </si>
+  <si>
+    <t>SAF FP EQUITY</t>
+  </si>
+  <si>
+    <t>Safran SA</t>
+  </si>
+  <si>
+    <t>45,078,432</t>
+  </si>
+  <si>
+    <t>LMT US EQUITY</t>
+  </si>
+  <si>
+    <t>Lockheed Martin Corp</t>
+  </si>
+  <si>
+    <t>42,528,598</t>
+  </si>
+  <si>
+    <t>NOC US EQUITY</t>
+  </si>
+  <si>
+    <t>Northrop Grumman Corp</t>
+  </si>
+  <si>
+    <t>40,684,891</t>
+  </si>
+  <si>
+    <t>CRS US EQUITY</t>
+  </si>
+  <si>
+    <t>Carpenter Technology Corp</t>
+  </si>
+  <si>
+    <t>38,817,616</t>
+  </si>
+  <si>
+    <t>HONA US EQUITY</t>
+  </si>
+  <si>
+    <t>Honeywell Aerospace Inc</t>
+  </si>
+  <si>
+    <t>38,205,971</t>
+  </si>
+  <si>
+    <t>CW US EQUITY</t>
+  </si>
+  <si>
+    <t>Curtiss-Wright Corp</t>
+  </si>
+  <si>
+    <t>36,299,801</t>
+  </si>
+  <si>
+    <t>TDG US EQUITY</t>
+  </si>
+  <si>
+    <t>TransDigm Group Inc</t>
+  </si>
+  <si>
+    <t>35,604,061</t>
+  </si>
+  <si>
+    <t>TDY US EQUITY</t>
+  </si>
+  <si>
+    <t>Teledyne Technologies Inc</t>
+  </si>
+  <si>
+    <t>28,652,377</t>
+  </si>
+  <si>
+    <t>ATI US EQUITY</t>
+  </si>
+  <si>
+    <t>ATI Inc</t>
+  </si>
+  <si>
+    <t>24,912,254</t>
+  </si>
+  <si>
+    <t>RR/ LN EQUITY</t>
+  </si>
+  <si>
+    <t>Rolls-Royce Holdings PLC</t>
+  </si>
+  <si>
+    <t>23,681,214</t>
+  </si>
+  <si>
+    <t>7012 JP EQUITY</t>
+  </si>
+  <si>
+    <t>Kawasaki Heavy Industries Ltd</t>
+  </si>
+  <si>
+    <t>22,463,277</t>
+  </si>
+  <si>
+    <t>7011 JP EQUITY</t>
+  </si>
+  <si>
+    <t>Mitsubishi Heavy Industries Ltd</t>
+  </si>
+  <si>
+    <t>19,321,039</t>
+  </si>
+  <si>
+    <t>RKLB US EQUITY</t>
+  </si>
+  <si>
+    <t>Rocket Lab Corp</t>
+  </si>
+  <si>
+    <t>18,887,109</t>
+  </si>
+  <si>
+    <t>AXON US EQUITY</t>
+  </si>
+  <si>
+    <t>Axon Enterprise Inc</t>
+  </si>
+  <si>
+    <t>18,756,934</t>
+  </si>
+  <si>
     <t>HON US EQUITY</t>
   </si>
   <si>
     <t>Honeywell International Inc</t>
   </si>
   <si>
-    <t>83,178,794</t>
-[...71 lines deleted...]
-    <t>40,977,857</t>
+    <t>17,336,619</t>
+  </si>
+  <si>
+    <t>FTAI US EQUITY</t>
+  </si>
+  <si>
+    <t>FTAI Aviation Ltd</t>
+  </si>
+  <si>
+    <t>13,036,915</t>
+  </si>
+  <si>
+    <t>BWXT US EQUITY</t>
+  </si>
+  <si>
+    <t>BWX Technologies Inc</t>
+  </si>
+  <si>
+    <t>12,696,106</t>
+  </si>
+  <si>
+    <t>SAABB SS EQUITY</t>
+  </si>
+  <si>
+    <t>Saab AB</t>
+  </si>
+  <si>
+    <t>12,037,299</t>
   </si>
   <si>
     <t>현금</t>
   </si>
   <si>
-    <t>40,043,224</t>
-[...50 lines deleted...]
-    <t>28,204,000</t>
+    <t>11,779,697</t>
+  </si>
+  <si>
+    <t>SPCX US EQUITY</t>
+  </si>
+  <si>
+    <t>Space Exploration Technologies Corp</t>
+  </si>
+  <si>
+    <t>11,618,522</t>
+  </si>
+  <si>
+    <t>HO FP EQUITY</t>
+  </si>
+  <si>
+    <t>Thales SA</t>
+  </si>
+  <si>
+    <t>11,538,934</t>
+  </si>
+  <si>
+    <t>AVAV US EQUITY</t>
+  </si>
+  <si>
+    <t>AeroVironment Inc</t>
+  </si>
+  <si>
+    <t>11,406,877</t>
   </si>
   <si>
     <t>HII US EQUITY</t>
   </si>
   <si>
     <t>Huntington Ingalls Industries Inc</t>
   </si>
   <si>
-    <t>26,301,839</t>
-[...53 lines deleted...]
-    <t>18,622,325</t>
+    <t>10,947,201</t>
   </si>
   <si>
     <t>KTOS US EQUITY</t>
   </si>
   <si>
     <t>Kratos Defense &amp; Security Solutions Inc</t>
   </si>
   <si>
-    <t>16,358,156</t>
-[...47 lines deleted...]
-    <t>ESLT US EQUITY</t>
+    <t>10,513,762</t>
+  </si>
+  <si>
+    <t>ESLT IT EQUITY</t>
   </si>
   <si>
     <t>Elbit Systems Ltd</t>
   </si>
   <si>
-    <t>14,043,201</t>
-[...80 lines deleted...]
-    <t>5,636,246</t>
+    <t>9,487,142</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -755,741 +695,622 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E40"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E40"/>
+      <selection activeCell="A1" sqref="A1:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2">
-        <v>253</v>
+        <v>216</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="2">
-        <v>7.29</v>
+        <v>10.31</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2">
-        <v>155</v>
+        <v>324</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="2">
-        <v>6.84</v>
+        <v>9.27</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="2">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2">
-        <v>6.6</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2">
-        <v>447</v>
+        <v>117</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>6.47</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="2">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2">
-        <v>4.89</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2">
-        <v>4.11</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="2">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>3.67</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="2">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="2">
-        <v>3.59</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="1" ht="30">
-      <c r="A11" s="2"/>
+      <c r="A11" s="2" t="s">
+        <v>32</v>
+      </c>
       <c r="B11" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C11" s="2" t="s">
         <v>33</v>
       </c>
+      <c r="C11" s="2">
+        <v>52</v>
+      </c>
       <c r="D11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2">
-        <v>3.51</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" s="2">
-        <v>842</v>
+        <v>44</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2">
-        <v>3.51</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" s="2">
-        <v>253</v>
+        <v>133</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>3.0</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" s="2">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>2.86</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" s="2">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>2.66</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C16" s="2">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>2.55</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="1" ht="30">
-      <c r="A17" s="2">
-        <v>329180</v>
+      <c r="A17" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C17" s="2">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>2.47</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C18" s="2">
-        <v>58</v>
+        <v>883</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>2.31</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C19" s="2">
-        <v>26</v>
+        <v>902</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>2.15</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C20" s="2">
-        <v>85</v>
+        <v>549</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>2.15</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C21" s="2">
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>1.91</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C22" s="2">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E22" s="2">
-        <v>1.9</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C23" s="2">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E23" s="2">
-        <v>1.83</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="1" ht="30">
       <c r="A24" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C24" s="2">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E24" s="2">
-        <v>1.63</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="1" ht="30">
       <c r="A25" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C25" s="2">
-        <v>191</v>
+        <v>49</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E25" s="2">
-        <v>1.43</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="1" ht="30">
       <c r="A26" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C26" s="2">
-        <v>472</v>
+        <v>134</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E26" s="2">
-        <v>1.43</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="1" ht="30">
-      <c r="A27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>80</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>81</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E27" s="2">
-        <v>1.41</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="1" ht="30">
       <c r="A28" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C28" s="2">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E28" s="2">
-        <v>1.41</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="30">
       <c r="A29" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="2">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" s="2">
-        <v>1.34</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="1" ht="30">
       <c r="A30" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="2">
-        <v>550</v>
+        <v>49</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="30">
       <c r="A31" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="2">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2">
-        <v>1.23</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="30">
       <c r="A32" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C32" s="2">
-        <v>17</v>
+        <v>145</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2">
-        <v>1.18</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="30">
       <c r="A33" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33" s="2">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E33" s="2">
-        <v>1.06</v>
-[...118 lines deleted...]
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>